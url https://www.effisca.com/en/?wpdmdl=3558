--- v0 (2026-01-31)
+++ v1 (2026-05-01)
@@ -1393,52 +1393,50 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1762" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C6DA4C8" w14:textId="77777777" w:rsidR="00690A3E" w:rsidRPr="00102B51" w:rsidRDefault="00690A3E" w:rsidP="008B1E9A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102B51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Shareholder / Administrator</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="355746CD" w14:textId="77777777" w:rsidR="00690A3E" w:rsidRPr="00102B51" w:rsidRDefault="00690A3E" w:rsidP="008B1E9A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102B51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
@@ -2323,51 +2321,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="1E579FA7" w14:textId="71E46D14" w:rsidR="00690A3E" w:rsidRPr="006306CC" w:rsidRDefault="00690A3E" w:rsidP="00690A3E">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yearly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00690A3E" w:rsidRPr="00677485" w14:paraId="29ACCAC0" w14:textId="77777777" w:rsidTr="00DF3F1E">
+      <w:tr w:rsidR="00690A3E" w:rsidRPr="00E90D07" w14:paraId="29ACCAC0" w14:textId="77777777" w:rsidTr="00DF3F1E">
         <w:trPr>
           <w:trHeight w:val="348"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58861C9A" w14:textId="17BD5067" w:rsidR="00690A3E" w:rsidRPr="006306CC" w:rsidRDefault="00690A3E" w:rsidP="00690A3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-Incorporation and administrative start </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2571,51 +2569,51 @@
           <w:p w14:paraId="76F19329" w14:textId="77777777" w:rsidR="00690A3E" w:rsidRPr="006306CC" w:rsidRDefault="00690A3E" w:rsidP="00690A3E">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA7740C" w14:textId="77777777" w:rsidR="00690A3E" w:rsidRPr="006306CC" w:rsidRDefault="00690A3E" w:rsidP="00690A3E">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00690A3E" w:rsidRPr="00677485" w14:paraId="264BD923" w14:textId="77777777" w:rsidTr="00DF3F1E">
+      <w:tr w:rsidR="00690A3E" w:rsidRPr="00E90D07" w14:paraId="264BD923" w14:textId="77777777" w:rsidTr="00DF3F1E">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D065111" w14:textId="1E450F5C" w:rsidR="00690A3E" w:rsidRPr="00690A3E" w:rsidRDefault="00690A3E" w:rsidP="00690A3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00690A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Follow-ups to client about all deadlines and due dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4493,130 +4491,174 @@
         </w:rPr>
         <w:t>Termination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF9C469" w14:textId="528AE8D3" w:rsidR="00687A69" w:rsidRPr="006306CC" w:rsidRDefault="009F49DE" w:rsidP="00823AF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F49DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Either party may, at any time, terminate this contract by giving the other party 7 clear days’ notice. In any </w:t>
+        <w:t xml:space="preserve">Either party may, at any time, terminate this contract by giving the other party 7 clear days’ notice. In any case of such termination, the customer will pay Effisca any invoice that Effisca will then send to him </w:t>
       </w:r>
       <w:r w:rsidRPr="009F49DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>case of such termination, the customer will pay Effisca any invoice that Effisca will then send to him according to the actual progress of the work and this, regardless of the reason for the termination.</w:t>
+        <w:t>according to the actual progress of the work and this, regardless of the reason for the termination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279DFC2C" w14:textId="77777777" w:rsidR="00DC16C5" w:rsidRPr="006306CC" w:rsidRDefault="00DC16C5" w:rsidP="00823AF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62F67C5C" w14:textId="32A96D0C" w:rsidR="009F49DE" w:rsidRPr="00823AF5" w:rsidRDefault="009F49DE" w:rsidP="00823AF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823AF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Commitment to confidentiality and non-disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489FEA56" w14:textId="250DD314" w:rsidR="00481CB7" w:rsidRPr="009F49DE" w:rsidRDefault="009F49DE" w:rsidP="00823AF5">
+    <w:p w14:paraId="489FEA56" w14:textId="5405C663" w:rsidR="00481CB7" w:rsidRPr="009F49DE" w:rsidRDefault="009F49DE" w:rsidP="00823AF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F49DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Effisca undertakes to treat in a strictly confidential manner any information and any document belonging to the client which it may become aware of during the performance of the mandate and not to disclose or use them for the benefit of third parties.</w:t>
-      </w:r>
+        <w:t>Effisca undertakes to treat in a strictly confidential manner any information and any document belonging to the client which it may become</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009F49DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aware of during the performance of the mandate and not to disclose or use them for the benefit of third parties.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90D07" w:rsidRPr="00E90D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Privacy Protection: By completing this form, you agree to our privacy policy (privacy policy) available here: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00E90D07" w:rsidRPr="00E90D07">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          </w:rPr>
+          <w:t>https://www.effisca.com/en/privacy-policy/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E677132" w14:textId="77777777" w:rsidR="009F49DE" w:rsidRPr="006306CC" w:rsidRDefault="009F49DE" w:rsidP="00823AF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D8AA56B" w14:textId="5AC47256" w:rsidR="009F49DE" w:rsidRPr="00823AF5" w:rsidRDefault="009F49DE" w:rsidP="00823AF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4831,51 +4873,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5735"/>
         <w:gridCol w:w="782"/>
         <w:gridCol w:w="4283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00470446" w:rsidRPr="00677485" w14:paraId="0DB448EF" w14:textId="77777777" w:rsidTr="0078575E">
+      <w:tr w:rsidR="00470446" w:rsidRPr="00E90D07" w14:paraId="0DB448EF" w14:textId="77777777" w:rsidTr="0078575E">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2655" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="322266D4" w14:textId="5B9B0F13" w:rsidR="00470446" w:rsidRPr="006306CC" w:rsidRDefault="00470446" w:rsidP="001A3874">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5158,58 +5200,58 @@
     </w:tbl>
     <w:p w14:paraId="46FF240F" w14:textId="79F59541" w:rsidR="000967DA" w:rsidRPr="006306CC" w:rsidRDefault="000967DA" w:rsidP="001A3874">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000967DA" w:rsidRPr="006306CC" w:rsidSect="001A3874">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CF56FD4" w14:textId="77777777" w:rsidR="008D03B1" w:rsidRDefault="008D03B1" w:rsidP="007C716A">
+    <w:p w14:paraId="2B3EC1CF" w14:textId="77777777" w:rsidR="007B7749" w:rsidRDefault="007B7749" w:rsidP="007C716A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C35FC71" w14:textId="77777777" w:rsidR="008D03B1" w:rsidRDefault="008D03B1" w:rsidP="007C716A">
+    <w:p w14:paraId="43624E3F" w14:textId="77777777" w:rsidR="007B7749" w:rsidRDefault="007B7749" w:rsidP="007C716A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -5234,174 +5276,189 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E72D808" w14:textId="77777777" w:rsidR="008D03B1" w:rsidRDefault="008D03B1" w:rsidP="007C716A">
+    <w:p w14:paraId="7A914CFC" w14:textId="77777777" w:rsidR="007B7749" w:rsidRDefault="007B7749" w:rsidP="007C716A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D2876A5" w14:textId="77777777" w:rsidR="008D03B1" w:rsidRDefault="008D03B1" w:rsidP="007C716A">
+    <w:p w14:paraId="3A9A9C0D" w14:textId="77777777" w:rsidR="007B7749" w:rsidRDefault="007B7749" w:rsidP="007C716A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="429B1976" w14:textId="4455843C" w:rsidR="007A404F" w:rsidRPr="008C44F8" w:rsidRDefault="007A404F" w:rsidP="007A404F">
+  <w:p w14:paraId="429B1976" w14:textId="7C2C0EB6" w:rsidR="007A404F" w:rsidRPr="008C44F8" w:rsidRDefault="007A404F" w:rsidP="007A404F">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">v. </w:t>
     </w:r>
     <w:r w:rsidR="005F4C89">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidR="00035F8D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="005F4C89">
+    <w:r w:rsidR="00E90D07">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>01-23</w:t>
+      <w:t>03</w:t>
+    </w:r>
+    <w:r w:rsidR="005F4C89">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00E90D07">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>19</w:t>
     </w:r>
     <w:r w:rsidR="00455DE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00677485">
+    <w:r w:rsidR="00E90D07">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -7790,51 +7847,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="135"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8030,57 +8087,59 @@
     <w:rsid w:val="00673C93"/>
     <w:rsid w:val="00675A57"/>
     <w:rsid w:val="00677485"/>
     <w:rsid w:val="0068590F"/>
     <w:rsid w:val="00686E93"/>
     <w:rsid w:val="00687A69"/>
     <w:rsid w:val="00690A3E"/>
     <w:rsid w:val="006960D2"/>
     <w:rsid w:val="006A0322"/>
     <w:rsid w:val="006A466E"/>
     <w:rsid w:val="006B3912"/>
     <w:rsid w:val="006C1263"/>
     <w:rsid w:val="006C33AE"/>
     <w:rsid w:val="006C5437"/>
     <w:rsid w:val="006D3626"/>
     <w:rsid w:val="006E3D09"/>
     <w:rsid w:val="006F3F03"/>
     <w:rsid w:val="006F6FC4"/>
     <w:rsid w:val="00710D72"/>
     <w:rsid w:val="00713815"/>
     <w:rsid w:val="0074503A"/>
     <w:rsid w:val="0074737E"/>
     <w:rsid w:val="00765276"/>
     <w:rsid w:val="007807EE"/>
     <w:rsid w:val="007816DB"/>
+    <w:rsid w:val="00782D00"/>
     <w:rsid w:val="0078575E"/>
     <w:rsid w:val="00787489"/>
     <w:rsid w:val="007A404F"/>
     <w:rsid w:val="007A4C27"/>
     <w:rsid w:val="007B28AE"/>
     <w:rsid w:val="007B3238"/>
     <w:rsid w:val="007B48BE"/>
+    <w:rsid w:val="007B7749"/>
     <w:rsid w:val="007C0CE8"/>
     <w:rsid w:val="007C3BB6"/>
     <w:rsid w:val="007C716A"/>
     <w:rsid w:val="007D088E"/>
     <w:rsid w:val="007D65F9"/>
     <w:rsid w:val="007E0AB7"/>
     <w:rsid w:val="007E417C"/>
     <w:rsid w:val="007E5594"/>
     <w:rsid w:val="007F5568"/>
     <w:rsid w:val="007F72D6"/>
     <w:rsid w:val="00811109"/>
     <w:rsid w:val="00816F36"/>
     <w:rsid w:val="00817915"/>
     <w:rsid w:val="008200D3"/>
     <w:rsid w:val="00823AF5"/>
     <w:rsid w:val="008253C3"/>
     <w:rsid w:val="00833968"/>
     <w:rsid w:val="00842121"/>
     <w:rsid w:val="00862C62"/>
     <w:rsid w:val="0086310E"/>
     <w:rsid w:val="008636C7"/>
     <w:rsid w:val="00865FF3"/>
     <w:rsid w:val="00867AD6"/>
     <w:rsid w:val="00873006"/>
     <w:rsid w:val="008740BE"/>
@@ -8216,56 +8275,58 @@
     <w:rsid w:val="00D8570F"/>
     <w:rsid w:val="00D85B16"/>
     <w:rsid w:val="00D868F3"/>
     <w:rsid w:val="00D90B1E"/>
     <w:rsid w:val="00D92490"/>
     <w:rsid w:val="00DA62CF"/>
     <w:rsid w:val="00DA73F9"/>
     <w:rsid w:val="00DB13B3"/>
     <w:rsid w:val="00DC16C5"/>
     <w:rsid w:val="00DC75F8"/>
     <w:rsid w:val="00DD5894"/>
     <w:rsid w:val="00DF3F1E"/>
     <w:rsid w:val="00DF5CB3"/>
     <w:rsid w:val="00E057C8"/>
     <w:rsid w:val="00E06560"/>
     <w:rsid w:val="00E11A57"/>
     <w:rsid w:val="00E16675"/>
     <w:rsid w:val="00E24DC1"/>
     <w:rsid w:val="00E2656B"/>
     <w:rsid w:val="00E3594D"/>
     <w:rsid w:val="00E368BF"/>
     <w:rsid w:val="00E43759"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E532A9"/>
     <w:rsid w:val="00E5666C"/>
+    <w:rsid w:val="00E5737B"/>
     <w:rsid w:val="00E6103B"/>
     <w:rsid w:val="00E637FC"/>
     <w:rsid w:val="00E6400E"/>
     <w:rsid w:val="00E749BB"/>
     <w:rsid w:val="00E82EA9"/>
     <w:rsid w:val="00E85B56"/>
+    <w:rsid w:val="00E90D07"/>
     <w:rsid w:val="00E97DBE"/>
     <w:rsid w:val="00EA0BC0"/>
     <w:rsid w:val="00EA676F"/>
     <w:rsid w:val="00EB28CF"/>
     <w:rsid w:val="00ED283A"/>
     <w:rsid w:val="00ED39E0"/>
     <w:rsid w:val="00EE0B86"/>
     <w:rsid w:val="00EE155F"/>
     <w:rsid w:val="00EF06C7"/>
     <w:rsid w:val="00F02038"/>
     <w:rsid w:val="00F13CAC"/>
     <w:rsid w:val="00F4067C"/>
     <w:rsid w:val="00F4619F"/>
     <w:rsid w:val="00F5639A"/>
     <w:rsid w:val="00F61497"/>
     <w:rsid w:val="00F70549"/>
     <w:rsid w:val="00F84538"/>
     <w:rsid w:val="00F8608A"/>
     <w:rsid w:val="00F9048A"/>
     <w:rsid w:val="00F938B8"/>
     <w:rsid w:val="00FB4E8B"/>
     <w:rsid w:val="00FC412F"/>
     <w:rsid w:val="00FC63DA"/>
     <w:rsid w:val="00FD65F4"/>
     <w:rsid w:val="00FE62B9"/>
@@ -9079,51 +9140,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1636787543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.effisca.com/en/privacy-policy/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9386,88 +9447,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C3E51E9-777F-4CEE-BB09-9293125D76D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A58ECE7-6E8F-49C7-8562-758F8F647CE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7650</Characters>
+  <Pages>1</Pages>
+  <Words>1373</Words>
+  <Characters>7830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Questionnaire INCORPORATION</vt:lpstr>
       <vt:lpstr>Questionnaire INCORPORATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IMPÔTS ICI !</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8974</CharactersWithSpaces>
+  <CharactersWithSpaces>9185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Questionnaire INCORPORATION</dc:title>
   <dc:subject/>
   <dc:creator>IMPÔTS ICI !</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>