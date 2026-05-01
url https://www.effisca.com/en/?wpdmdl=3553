--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -20,56 +20,56 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\A-DOCS\Administration et divers\Développement des questionnaires\En développement\2025-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ahbenkram\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <workbookProtection workbookPassword="85BD" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10335" firstSheet="4" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20496" windowHeight="7944" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="DS_INTERNAL_SETTINGS_STORAGE" sheetId="6" state="veryHidden" r:id="rId1"/>
     <sheet name="DS_INTERNAL_DOCGROUP_STORAGE" sheetId="7" state="veryHidden" r:id="rId2"/>
     <sheet name="DS_INTERNAL_DOCUMENT_STORAGE" sheetId="8" state="veryHidden" r:id="rId3"/>
     <sheet name="DS_INTERNAL_SNIP_STORAGE" sheetId="9" state="veryHidden" r:id="rId4"/>
     <sheet name="T1135 NATIVE CURRENCY" sheetId="1" r:id="rId5"/>
     <sheet name="T1135 CAD" sheetId="3" state="hidden" r:id="rId6"/>
     <sheet name="Devises MENU DÉROULANT" sheetId="5" state="hidden" r:id="rId7"/>
     <sheet name="Devises FX" sheetId="2" state="hidden" r:id="rId8"/>
     <sheet name="Années" sheetId="4" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Devises FX'!$A$2:$X$161</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -550,62 +550,62 @@
   <c r="O108" i="3"/>
   <c r="O119" i="3"/>
   <c r="O103" i="3"/>
   <c r="L80" i="3"/>
   <c r="L95" i="3"/>
   <c r="L79" i="3"/>
   <c r="K57" i="3"/>
   <c r="K56" i="3"/>
   <c r="L35" i="3"/>
   <c r="L36" i="3"/>
   <c r="L37" i="3"/>
   <c r="L38" i="3"/>
   <c r="L50" i="3"/>
   <c r="L34" i="3"/>
   <c r="K9" i="3"/>
   <c r="K25" i="3"/>
   <c r="K10" i="3"/>
   <c r="E102" i="3" l="1"/>
   <c r="D102" i="3"/>
   <c r="I125" i="3" l="1"/>
   <c r="I102" i="3"/>
   <c r="K78" i="3"/>
   <c r="J55" i="3"/>
   <c r="K33" i="3"/>
   <c r="J8" i="3"/>
+  <c r="D16" i="4"/>
   <c r="D13" i="4"/>
+  <c r="D17" i="4"/>
   <c r="D12" i="4"/>
   <c r="C16" i="4"/>
   <c r="C12" i="4"/>
   <c r="D14" i="4"/>
-  <c r="D17" i="4"/>
   <c r="C14" i="4"/>
   <c r="C17" i="4"/>
   <c r="C13" i="4"/>
   <c r="D15" i="4"/>
   <c r="C15" i="4"/>
-  <c r="D16" i="4"/>
   <c r="A151" i="3" l="1"/>
   <c r="A152" i="3"/>
   <c r="A153" i="3"/>
   <c r="A154" i="3"/>
   <c r="A166" i="3"/>
   <c r="A150" i="3"/>
   <c r="A127" i="3"/>
   <c r="A128" i="3"/>
   <c r="A129" i="3"/>
   <c r="A130" i="3"/>
   <c r="A131" i="3"/>
   <c r="A142" i="3"/>
   <c r="A104" i="3"/>
   <c r="A105" i="3"/>
   <c r="A106" i="3"/>
   <c r="A107" i="3"/>
   <c r="A108" i="3"/>
   <c r="A119" i="3"/>
   <c r="A80" i="3"/>
   <c r="A95" i="3"/>
   <c r="A50" i="3"/>
   <c r="A25" i="3"/>
   <c r="A126" i="3"/>
   <c r="A103" i="3"/>
   <c r="A79" i="3"/>
@@ -1568,51 +1568,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This involves the sale of the building, or the sale of shares in the building (e.g. 50%) or the demolition of the building.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4612" uniqueCount="764">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4612" uniqueCount="763">
   <si>
     <t>Section 1 : Fonds détenus à l'étranger</t>
   </si>
   <si>
     <t>Inscrivez ici tout compte bancaire détenu à n'importe quel moment de l'année à l'extérieur du Canada.</t>
   </si>
   <si>
     <t>Nom de la banque, description et numéro du compte</t>
   </si>
   <si>
     <t>Pourcentage si compte conjoint</t>
   </si>
   <si>
     <t>Questionnaire T1135 : biens étrangers</t>
   </si>
   <si>
     <t xml:space="preserve">Instructions : </t>
   </si>
   <si>
     <t>Maximum durant l'année</t>
   </si>
   <si>
     <t>Fonds en fin d'année</t>
   </si>
   <si>
@@ -3832,53 +3832,50 @@
     <t>Maximum cost amount during year</t>
   </si>
   <si>
     <t>Year-end cost</t>
   </si>
   <si>
     <t>Name of corporation, description, account number</t>
   </si>
   <si>
     <t>Income (interest and dividends)</t>
   </si>
   <si>
     <t>Capital gains (see instructions)</t>
   </si>
   <si>
     <t>Example : EFFISCA FRANCE SAS, Stocks-  Account #11111111</t>
   </si>
   <si>
     <t>Section 3 : Indebtedness owed by non-resident</t>
   </si>
   <si>
     <t>Enter any loan that you lent to a non resident (ex. shareholder loan to a foreign corporation).</t>
   </si>
   <si>
     <t>Borrowers's name, description of the loan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cost amount at year-end</t>
   </si>
   <si>
     <t>Example :  Loan to EFFISCA SA, shareholder loan</t>
   </si>
   <si>
     <t>Section 4 :  Interests in non-resident trusts</t>
   </si>
   <si>
     <t>Enter needed information if you have an interest in a foreign trust.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Important :</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -5084,51 +5081,51 @@
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>947457</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>41421</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>3963</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11940428" y="0"/>
           <a:ext cx="1951464" cy="732345"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5139,51 +5136,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>520157</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>349348</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10258425" y="19050"/>
           <a:ext cx="1939382" cy="730348"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5478,303 +5475,303 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil6"/>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1738956653177</v>
       </c>
       <c r="B1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D1">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1738956653181</v>
       </c>
       <c r="B2" t="s">
+        <v>711</v>
+      </c>
+      <c r="C2" t="s">
         <v>712</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>1738956653181</v>
       </c>
       <c r="B3" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="C3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D3" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>1738956653181</v>
       </c>
       <c r="B4" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="C4" t="s">
+        <v>716</v>
+      </c>
+      <c r="D4" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>1738956653181</v>
       </c>
       <c r="B5" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="C5" t="s">
+        <v>718</v>
+      </c>
+      <c r="D5" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>1738956653181</v>
       </c>
       <c r="B6" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="C6" t="s">
+        <v>720</v>
+      </c>
+      <c r="D6" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil7"/>
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1738956653191</v>
       </c>
       <c r="B1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil8"/>
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1738956653199</v>
       </c>
       <c r="B1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil9"/>
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1738956653207</v>
       </c>
       <c r="B1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil1"/>
   <dimension ref="A1:M190"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="59.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="25.28515625" customWidth="1"/>
+    <col min="1" max="1" width="59.6640625" customWidth="1"/>
+    <col min="2" max="2" width="23.44140625" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" customWidth="1"/>
+    <col min="4" max="4" width="21.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" customWidth="1"/>
+    <col min="6" max="6" width="14.6640625" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" customWidth="1"/>
+    <col min="8" max="8" width="16.5546875" customWidth="1"/>
+    <col min="9" max="9" width="26.109375" customWidth="1"/>
+    <col min="10" max="10" width="25.109375" customWidth="1"/>
+    <col min="12" max="12" width="32.6640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="25.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="46.5">
+    <row r="1" spans="1:11" ht="46.2">
       <c r="A1" s="9" t="s">
         <v>603</v>
       </c>
       <c r="D1" s="72">
         <v>2025</v>
       </c>
       <c r="F1" s="28"/>
       <c r="I1" s="82"/>
       <c r="J1" s="82"/>
       <c r="K1" s="82"/>
     </row>
     <row r="2" spans="1:11" ht="10.5" customHeight="1">
       <c r="A2" s="9"/>
       <c r="I2" s="82"/>
       <c r="J2" s="82"/>
       <c r="K2" s="82"/>
     </row>
     <row r="3" spans="1:11" ht="21">
       <c r="A3" s="48" t="s">
         <v>605</v>
       </c>
       <c r="B3" s="71"/>
       <c r="I3" s="83" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="J3" s="82"/>
       <c r="K3" s="82"/>
     </row>
-    <row r="4" spans="1:11" ht="23.25">
+    <row r="4" spans="1:11" ht="23.4">
       <c r="A4" s="77" t="str">
         <f>IF(B3="","Please enter your name in red box to view the rest of the questionnaire.","")</f>
         <v>Please enter your name in red box to view the rest of the questionnaire.</v>
       </c>
       <c r="I4" s="83"/>
       <c r="J4" s="82"/>
       <c r="K4" s="82"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="I5" s="82"/>
       <c r="J5" s="82"/>
       <c r="K5" s="82"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="58"/>
       <c r="I6" s="82"/>
       <c r="J6" s="82"/>
       <c r="K6" s="82"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="82"/>
       <c r="J7" s="82"/>
       <c r="K7" s="82"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>606</v>
       </c>
       <c r="I8" s="82"/>
       <c r="J8" s="82"/>
@@ -5791,2432 +5788,2432 @@
     <row r="10" spans="1:11">
       <c r="A10" s="8" t="s">
         <v>608</v>
       </c>
       <c r="I10" s="82"/>
       <c r="J10" s="82"/>
       <c r="K10" s="82"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="8" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="8" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="8" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="76" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="8" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="79" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="79"/>
     </row>
-    <row r="18" spans="1:9" ht="15.75">
+    <row r="18" spans="1:9" ht="15.6">
       <c r="A18" s="23" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="6.6" customHeight="1"/>
-    <row r="23" spans="1:9" ht="43.15" customHeight="1">
+    <row r="23" spans="1:9" ht="43.2" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>615</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>620</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>630</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>617</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>618</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>621</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="59" t="s">
         <v>624</v>
       </c>
       <c r="B24" s="60" t="s">
         <v>171</v>
       </c>
       <c r="C24" s="60" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="61">
         <v>1</v>
       </c>
       <c r="E24" s="62">
         <v>150154.23000000001</v>
       </c>
       <c r="F24" s="62">
         <v>140256.23000000001</v>
       </c>
       <c r="G24" s="62">
         <v>500</v>
       </c>
       <c r="H24" s="62">
         <v>50</v>
       </c>
       <c r="I24" s="63"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="63" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="65"/>
       <c r="E25" s="66"/>
       <c r="F25" s="66"/>
       <c r="G25" s="66"/>
       <c r="H25" s="64"/>
       <c r="I25" s="63"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="63" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="B26" s="64"/>
       <c r="C26" s="64"/>
       <c r="D26" s="65"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="64"/>
       <c r="I26" s="63"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="63" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B27" s="64"/>
       <c r="C27" s="64"/>
       <c r="D27" s="65"/>
       <c r="E27" s="66"/>
       <c r="F27" s="66"/>
       <c r="G27" s="66"/>
       <c r="H27" s="64"/>
       <c r="I27" s="63"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="63" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B28" s="64"/>
       <c r="C28" s="64"/>
       <c r="D28" s="65"/>
       <c r="E28" s="66"/>
       <c r="F28" s="66"/>
       <c r="G28" s="66"/>
       <c r="H28" s="64"/>
       <c r="I28" s="63"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="63" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B29" s="64"/>
       <c r="C29" s="64"/>
       <c r="D29" s="65"/>
       <c r="E29" s="66"/>
       <c r="F29" s="66"/>
       <c r="G29" s="66"/>
       <c r="H29" s="64"/>
       <c r="I29" s="63"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="63" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="65"/>
       <c r="E30" s="66"/>
       <c r="F30" s="66"/>
       <c r="G30" s="66"/>
       <c r="H30" s="64"/>
       <c r="I30" s="63"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="63" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="65"/>
       <c r="E31" s="66"/>
       <c r="F31" s="66"/>
       <c r="G31" s="66"/>
       <c r="H31" s="64"/>
       <c r="I31" s="63"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="63" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B32" s="64"/>
       <c r="C32" s="64"/>
       <c r="D32" s="65"/>
       <c r="E32" s="66"/>
       <c r="F32" s="66"/>
       <c r="G32" s="66"/>
       <c r="H32" s="64"/>
       <c r="I32" s="63"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="63" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B33" s="64"/>
       <c r="C33" s="64"/>
       <c r="D33" s="65"/>
       <c r="E33" s="66"/>
       <c r="F33" s="66"/>
       <c r="G33" s="66"/>
       <c r="H33" s="64"/>
       <c r="I33" s="63"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="63" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B34" s="64"/>
       <c r="C34" s="64"/>
       <c r="D34" s="65"/>
       <c r="E34" s="66"/>
       <c r="F34" s="66"/>
       <c r="G34" s="66"/>
       <c r="H34" s="64"/>
       <c r="I34" s="63"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="63" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B35" s="64"/>
       <c r="C35" s="64"/>
       <c r="D35" s="65"/>
       <c r="E35" s="66"/>
       <c r="F35" s="66"/>
       <c r="G35" s="66"/>
       <c r="H35" s="64"/>
       <c r="I35" s="63"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="63" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B36" s="64"/>
       <c r="C36" s="64"/>
       <c r="D36" s="65"/>
       <c r="E36" s="66"/>
       <c r="F36" s="66"/>
       <c r="G36" s="66"/>
       <c r="H36" s="64"/>
       <c r="I36" s="63"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="63" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B37" s="64"/>
       <c r="C37" s="64"/>
       <c r="D37" s="65"/>
       <c r="E37" s="66"/>
       <c r="F37" s="66"/>
       <c r="G37" s="66"/>
       <c r="H37" s="64"/>
       <c r="I37" s="63"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="63" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B38" s="64"/>
       <c r="C38" s="64"/>
       <c r="D38" s="65"/>
       <c r="E38" s="66"/>
       <c r="F38" s="66"/>
       <c r="G38" s="66"/>
       <c r="H38" s="64"/>
       <c r="I38" s="63"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="63" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B39" s="64"/>
       <c r="C39" s="64"/>
       <c r="D39" s="65"/>
       <c r="E39" s="66"/>
       <c r="F39" s="66"/>
       <c r="G39" s="66"/>
       <c r="H39" s="64"/>
       <c r="I39" s="63"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>622</v>
       </c>
       <c r="B40" s="64"/>
       <c r="C40" s="64"/>
       <c r="D40" s="65"/>
       <c r="E40" s="66"/>
       <c r="F40" s="66"/>
       <c r="G40" s="66"/>
       <c r="H40" s="64"/>
       <c r="I40" s="63"/>
     </row>
-    <row r="41" spans="1:9" ht="15.75" thickBot="1">
+    <row r="41" spans="1:9" ht="15" thickBot="1">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" ht="16.5" thickTop="1">
+    <row r="42" spans="1:9" ht="16.2" thickTop="1">
       <c r="A42" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B42" s="23"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>626</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>627</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>628</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
     </row>
-    <row r="46" spans="1:9" ht="16.149999999999999" customHeight="1">
+    <row r="46" spans="1:9" ht="16.2" customHeight="1">
       <c r="A46" t="s">
         <v>629</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
     </row>
-    <row r="47" spans="1:9" ht="16.149999999999999" customHeight="1">
+    <row r="47" spans="1:9" ht="16.2" customHeight="1">
       <c r="A47" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
     </row>
     <row r="48" spans="1:9" ht="6.6" customHeight="1"/>
-    <row r="49" spans="1:10" ht="43.15" customHeight="1">
+    <row r="49" spans="1:10" ht="43.2" customHeight="1">
       <c r="A49" s="11" t="s">
         <v>632</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>630</v>
       </c>
       <c r="F49" s="15" t="s">
         <v>631</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>633</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>634</v>
       </c>
       <c r="I49" s="12" t="s">
         <v>621</v>
       </c>
       <c r="J49" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="24" t="s">
         <v>635</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>171</v>
       </c>
       <c r="C50" s="37" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="38">
         <v>1</v>
       </c>
       <c r="E50" s="39">
         <v>265899.44</v>
       </c>
       <c r="F50" s="39">
         <v>124.22</v>
       </c>
       <c r="G50" s="39">
         <v>5.23</v>
       </c>
       <c r="H50" s="39">
         <v>-450.23</v>
       </c>
       <c r="I50" s="39">
         <v>50</v>
       </c>
       <c r="J50" s="63"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="63" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B51" s="64"/>
       <c r="C51" s="64"/>
       <c r="D51" s="65"/>
       <c r="E51" s="66"/>
       <c r="F51" s="66"/>
       <c r="G51" s="66"/>
       <c r="H51" s="66"/>
       <c r="I51" s="64"/>
       <c r="J51" s="63"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="63" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="B52" s="64"/>
       <c r="C52" s="64"/>
       <c r="D52" s="65"/>
       <c r="E52" s="66"/>
       <c r="F52" s="66"/>
       <c r="G52" s="66"/>
       <c r="H52" s="66"/>
       <c r="I52" s="64"/>
       <c r="J52" s="63"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="63" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B53" s="64"/>
       <c r="C53" s="64"/>
       <c r="D53" s="65"/>
       <c r="E53" s="66"/>
       <c r="F53" s="66"/>
       <c r="G53" s="66"/>
       <c r="H53" s="66"/>
       <c r="I53" s="64"/>
       <c r="J53" s="63"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="63" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B54" s="64"/>
       <c r="C54" s="64"/>
       <c r="D54" s="65"/>
       <c r="E54" s="66"/>
       <c r="F54" s="66"/>
       <c r="G54" s="66"/>
       <c r="H54" s="66"/>
       <c r="I54" s="64"/>
       <c r="J54" s="63"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="63" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B55" s="64"/>
       <c r="C55" s="64"/>
       <c r="D55" s="65"/>
       <c r="E55" s="66"/>
       <c r="F55" s="66"/>
       <c r="G55" s="66"/>
       <c r="H55" s="66"/>
       <c r="I55" s="64"/>
       <c r="J55" s="63"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="63" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B56" s="64"/>
       <c r="C56" s="64"/>
       <c r="D56" s="65"/>
       <c r="E56" s="66"/>
       <c r="F56" s="66"/>
       <c r="G56" s="66"/>
       <c r="H56" s="66"/>
       <c r="I56" s="64"/>
       <c r="J56" s="63"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="63" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B57" s="64"/>
       <c r="C57" s="64"/>
       <c r="D57" s="65"/>
       <c r="E57" s="66"/>
       <c r="F57" s="66"/>
       <c r="G57" s="66"/>
       <c r="H57" s="66"/>
       <c r="I57" s="64"/>
       <c r="J57" s="63"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="63" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B58" s="64"/>
       <c r="C58" s="64"/>
       <c r="D58" s="65"/>
       <c r="E58" s="66"/>
       <c r="F58" s="66"/>
       <c r="G58" s="66"/>
       <c r="H58" s="66"/>
       <c r="I58" s="64"/>
       <c r="J58" s="63"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="63" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B59" s="64"/>
       <c r="C59" s="64"/>
       <c r="D59" s="65"/>
       <c r="E59" s="66"/>
       <c r="F59" s="66"/>
       <c r="G59" s="66"/>
       <c r="H59" s="66"/>
       <c r="I59" s="64"/>
       <c r="J59" s="63"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="63" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B60" s="64"/>
       <c r="C60" s="64"/>
       <c r="D60" s="65"/>
       <c r="E60" s="66"/>
       <c r="F60" s="66"/>
       <c r="G60" s="66"/>
       <c r="H60" s="66"/>
       <c r="I60" s="64"/>
       <c r="J60" s="63"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="63" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B61" s="64"/>
       <c r="C61" s="64"/>
       <c r="D61" s="65"/>
       <c r="E61" s="66"/>
       <c r="F61" s="66"/>
       <c r="G61" s="66"/>
       <c r="H61" s="66"/>
       <c r="I61" s="64"/>
       <c r="J61" s="63"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="63" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B62" s="64"/>
       <c r="C62" s="64"/>
       <c r="D62" s="65"/>
       <c r="E62" s="66"/>
       <c r="F62" s="66"/>
       <c r="G62" s="66"/>
       <c r="H62" s="66"/>
       <c r="I62" s="64"/>
       <c r="J62" s="63"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="63" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B63" s="64"/>
       <c r="C63" s="64"/>
       <c r="D63" s="65"/>
       <c r="E63" s="66"/>
       <c r="F63" s="66"/>
       <c r="G63" s="66"/>
       <c r="H63" s="66"/>
       <c r="I63" s="64"/>
       <c r="J63" s="63"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="63" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B64" s="64"/>
       <c r="C64" s="64"/>
       <c r="D64" s="65"/>
       <c r="E64" s="66"/>
       <c r="F64" s="66"/>
       <c r="G64" s="66"/>
       <c r="H64" s="66"/>
       <c r="I64" s="64"/>
       <c r="J64" s="63"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="63" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B65" s="64"/>
       <c r="C65" s="64"/>
       <c r="D65" s="65"/>
       <c r="E65" s="66"/>
       <c r="F65" s="66"/>
       <c r="G65" s="66"/>
       <c r="H65" s="66"/>
       <c r="I65" s="64"/>
       <c r="J65" s="63"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>622</v>
       </c>
       <c r="B66" s="64"/>
       <c r="C66" s="64"/>
       <c r="D66" s="65"/>
       <c r="E66" s="66"/>
       <c r="F66" s="66"/>
       <c r="G66" s="66"/>
       <c r="H66" s="66"/>
       <c r="I66" s="64"/>
       <c r="J66" s="63"/>
     </row>
-    <row r="67" spans="1:10" ht="15.75" thickBot="1">
+    <row r="67" spans="1:10" ht="15" thickBot="1">
       <c r="A67" s="5"/>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
     </row>
-    <row r="68" spans="1:10" s="52" customFormat="1" ht="16.5" thickTop="1">
+    <row r="68" spans="1:10" s="52" customFormat="1" ht="16.2" thickTop="1">
       <c r="A68" s="23" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="71" spans="1:10" s="18" customFormat="1" ht="45">
+    <row r="71" spans="1:10" s="18" customFormat="1" ht="43.2">
       <c r="A71" s="19" t="s">
         <v>638</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>620</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="F71" s="15" t="s">
         <v>631</v>
       </c>
       <c r="G71" s="15" t="s">
         <v>633</v>
       </c>
       <c r="H71" s="12" t="s">
         <v>621</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="59" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="B72" s="60" t="s">
         <v>178</v>
       </c>
       <c r="C72" s="60" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="61">
         <v>1</v>
       </c>
       <c r="E72" s="62">
         <v>100000</v>
       </c>
       <c r="F72" s="62">
         <v>100000</v>
       </c>
       <c r="G72" s="62">
         <v>500</v>
       </c>
       <c r="H72" s="62">
         <v>50</v>
       </c>
       <c r="I72" s="64"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="63" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B73" s="64"/>
       <c r="C73" s="64"/>
       <c r="D73" s="65"/>
       <c r="E73" s="66"/>
       <c r="F73" s="66"/>
       <c r="G73" s="66"/>
       <c r="H73" s="64"/>
       <c r="I73" s="64"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="63" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="B74" s="64"/>
       <c r="C74" s="64"/>
       <c r="D74" s="65"/>
       <c r="E74" s="66"/>
       <c r="F74" s="66"/>
       <c r="G74" s="66"/>
       <c r="H74" s="64"/>
       <c r="I74" s="64"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="63" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B75" s="64"/>
       <c r="C75" s="64"/>
       <c r="D75" s="65"/>
       <c r="E75" s="66"/>
       <c r="F75" s="66"/>
       <c r="G75" s="66"/>
       <c r="H75" s="64"/>
       <c r="I75" s="64"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="63" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B76" s="64"/>
       <c r="C76" s="64"/>
       <c r="D76" s="65"/>
       <c r="E76" s="66"/>
       <c r="F76" s="66"/>
       <c r="G76" s="66"/>
       <c r="H76" s="64"/>
       <c r="I76" s="64"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="63" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B77" s="64"/>
       <c r="C77" s="64"/>
       <c r="D77" s="65"/>
       <c r="E77" s="66"/>
       <c r="F77" s="66"/>
       <c r="G77" s="66"/>
       <c r="H77" s="64"/>
       <c r="I77" s="64"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="63" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B78" s="64"/>
       <c r="C78" s="64"/>
       <c r="D78" s="65"/>
       <c r="E78" s="66"/>
       <c r="F78" s="66"/>
       <c r="G78" s="66"/>
       <c r="H78" s="64"/>
       <c r="I78" s="64"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="63" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B79" s="64"/>
       <c r="C79" s="64"/>
       <c r="D79" s="65"/>
       <c r="E79" s="66"/>
       <c r="F79" s="66"/>
       <c r="G79" s="66"/>
       <c r="H79" s="64"/>
       <c r="I79" s="64"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="63" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B80" s="64"/>
       <c r="C80" s="64"/>
       <c r="D80" s="65"/>
       <c r="E80" s="66"/>
       <c r="F80" s="66"/>
       <c r="G80" s="66"/>
       <c r="H80" s="64"/>
       <c r="I80" s="64"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="63" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B81" s="64"/>
       <c r="C81" s="64"/>
       <c r="D81" s="65"/>
       <c r="E81" s="66"/>
       <c r="F81" s="66"/>
       <c r="G81" s="66"/>
       <c r="H81" s="64"/>
       <c r="I81" s="64"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="63" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B82" s="64"/>
       <c r="C82" s="64"/>
       <c r="D82" s="65"/>
       <c r="E82" s="66"/>
       <c r="F82" s="66"/>
       <c r="G82" s="66"/>
       <c r="H82" s="64"/>
       <c r="I82" s="64"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="63" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B83" s="64"/>
       <c r="C83" s="64"/>
       <c r="D83" s="65"/>
       <c r="E83" s="66"/>
       <c r="F83" s="66"/>
       <c r="G83" s="66"/>
       <c r="H83" s="64"/>
       <c r="I83" s="64"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="63" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B84" s="64"/>
       <c r="C84" s="64"/>
       <c r="D84" s="65"/>
       <c r="E84" s="66"/>
       <c r="F84" s="66"/>
       <c r="G84" s="66"/>
       <c r="H84" s="64"/>
       <c r="I84" s="64"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="63" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B85" s="64"/>
       <c r="C85" s="64"/>
       <c r="D85" s="65"/>
       <c r="E85" s="66"/>
       <c r="F85" s="66"/>
       <c r="G85" s="66"/>
       <c r="H85" s="64"/>
       <c r="I85" s="64"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="63" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B86" s="64"/>
       <c r="C86" s="64"/>
       <c r="D86" s="65"/>
       <c r="E86" s="66"/>
       <c r="F86" s="66"/>
       <c r="G86" s="66"/>
       <c r="H86" s="64"/>
       <c r="I86" s="64"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="63" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B87" s="64"/>
       <c r="C87" s="64"/>
       <c r="D87" s="65"/>
       <c r="E87" s="66"/>
       <c r="F87" s="66"/>
       <c r="G87" s="66"/>
       <c r="H87" s="64"/>
       <c r="I87" s="64"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>622</v>
       </c>
       <c r="B88" s="64"/>
       <c r="C88" s="64"/>
       <c r="D88" s="65"/>
       <c r="E88" s="66"/>
       <c r="F88" s="66"/>
       <c r="G88" s="66"/>
       <c r="H88" s="64"/>
       <c r="I88" s="64"/>
     </row>
-    <row r="89" spans="1:10" ht="15.75" thickBot="1">
+    <row r="89" spans="1:10" ht="15" thickBot="1">
       <c r="A89" s="5"/>
       <c r="B89" s="5"/>
       <c r="C89" s="5"/>
       <c r="D89" s="5"/>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="5"/>
       <c r="I89" s="73"/>
     </row>
-    <row r="90" spans="1:10" ht="16.5" thickTop="1">
+    <row r="90" spans="1:10" ht="16.2" thickTop="1">
       <c r="A90" s="23" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B90" s="3"/>
       <c r="E90" s="4"/>
       <c r="F90" s="4"/>
       <c r="G90" s="4"/>
       <c r="I90" s="16"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E91" s="4"/>
       <c r="F91" s="4"/>
       <c r="G91" s="4"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E92" s="4"/>
       <c r="F92" s="4"/>
       <c r="G92" s="4"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="E93" s="4"/>
       <c r="F93" s="4"/>
       <c r="G93" s="4"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="E94" s="4"/>
       <c r="F94" s="4"/>
       <c r="G94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="6.6" customHeight="1"/>
-    <row r="96" spans="1:10" ht="43.15" customHeight="1">
+    <row r="96" spans="1:10" ht="43.2" customHeight="1">
       <c r="A96" s="11" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>616</v>
       </c>
       <c r="C96" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>630</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>631</v>
       </c>
       <c r="F96" s="15" t="s">
         <v>633</v>
       </c>
       <c r="G96" s="15" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="H96" s="12" t="s">
         <v>634</v>
       </c>
       <c r="I96" s="12" t="s">
         <v>621</v>
       </c>
       <c r="J96" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="59" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B97" s="60" t="s">
         <v>171</v>
       </c>
       <c r="C97" s="60" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="68">
         <v>265899.44</v>
       </c>
       <c r="E97" s="62">
         <v>124.22</v>
       </c>
       <c r="F97" s="62">
         <v>5.23</v>
       </c>
       <c r="G97" s="62">
         <v>100000</v>
       </c>
       <c r="H97" s="62">
         <v>-450.23</v>
       </c>
       <c r="I97" s="62">
         <v>50</v>
       </c>
       <c r="J97" s="63"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="63" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B98" s="64"/>
       <c r="C98" s="64"/>
       <c r="D98" s="66"/>
       <c r="E98" s="66"/>
       <c r="F98" s="66"/>
       <c r="G98" s="66"/>
       <c r="H98" s="66"/>
       <c r="I98" s="64"/>
       <c r="J98" s="64"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="63" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="B99" s="64"/>
       <c r="C99" s="64"/>
       <c r="D99" s="66"/>
       <c r="E99" s="66"/>
       <c r="F99" s="66"/>
       <c r="G99" s="66"/>
       <c r="H99" s="66"/>
       <c r="I99" s="64"/>
       <c r="J99" s="64"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="63" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B100" s="64"/>
       <c r="C100" s="64"/>
       <c r="D100" s="66"/>
       <c r="E100" s="66"/>
       <c r="F100" s="66"/>
       <c r="G100" s="66"/>
       <c r="H100" s="66"/>
       <c r="I100" s="64"/>
       <c r="J100" s="64"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="63" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B101" s="64"/>
       <c r="C101" s="64"/>
       <c r="D101" s="66"/>
       <c r="E101" s="66"/>
       <c r="F101" s="66"/>
       <c r="G101" s="66"/>
       <c r="H101" s="66"/>
       <c r="I101" s="64"/>
       <c r="J101" s="64"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="63" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B102" s="64"/>
       <c r="C102" s="64"/>
       <c r="D102" s="66"/>
       <c r="E102" s="66"/>
       <c r="F102" s="66"/>
       <c r="G102" s="66"/>
       <c r="H102" s="66"/>
       <c r="I102" s="64"/>
       <c r="J102" s="64"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="63" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B103" s="64"/>
       <c r="C103" s="64"/>
       <c r="D103" s="66"/>
       <c r="E103" s="66"/>
       <c r="F103" s="66"/>
       <c r="G103" s="66"/>
       <c r="H103" s="66"/>
       <c r="I103" s="64"/>
       <c r="J103" s="64"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="63" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="B104" s="64"/>
       <c r="C104" s="64"/>
       <c r="D104" s="66"/>
       <c r="E104" s="66"/>
       <c r="F104" s="66"/>
       <c r="G104" s="66"/>
       <c r="H104" s="66"/>
       <c r="I104" s="64"/>
       <c r="J104" s="64"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="63" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B105" s="64"/>
       <c r="C105" s="64"/>
       <c r="D105" s="66"/>
       <c r="E105" s="66"/>
       <c r="F105" s="66"/>
       <c r="G105" s="66"/>
       <c r="H105" s="66"/>
       <c r="I105" s="64"/>
       <c r="J105" s="64"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="63" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B106" s="64"/>
       <c r="C106" s="64"/>
       <c r="D106" s="66"/>
       <c r="E106" s="66"/>
       <c r="F106" s="66"/>
       <c r="G106" s="66"/>
       <c r="H106" s="66"/>
       <c r="I106" s="64"/>
       <c r="J106" s="64"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="63" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B107" s="64"/>
       <c r="C107" s="64"/>
       <c r="D107" s="66"/>
       <c r="E107" s="66"/>
       <c r="F107" s="66"/>
       <c r="G107" s="66"/>
       <c r="H107" s="66"/>
       <c r="I107" s="64"/>
       <c r="J107" s="64"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="63" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="B108" s="64"/>
       <c r="C108" s="64"/>
       <c r="D108" s="66"/>
       <c r="E108" s="66"/>
       <c r="F108" s="66"/>
       <c r="G108" s="66"/>
       <c r="H108" s="66"/>
       <c r="I108" s="64"/>
       <c r="J108" s="64"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="63" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B109" s="64"/>
       <c r="C109" s="64"/>
       <c r="D109" s="66"/>
       <c r="E109" s="66"/>
       <c r="F109" s="66"/>
       <c r="G109" s="66"/>
       <c r="H109" s="66"/>
       <c r="I109" s="64"/>
       <c r="J109" s="64"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="63" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B110" s="64"/>
       <c r="C110" s="64"/>
       <c r="D110" s="66"/>
       <c r="E110" s="66"/>
       <c r="F110" s="66"/>
       <c r="G110" s="66"/>
       <c r="H110" s="66"/>
       <c r="I110" s="64"/>
       <c r="J110" s="64"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="63" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B111" s="64"/>
       <c r="C111" s="64"/>
       <c r="D111" s="66"/>
       <c r="E111" s="66"/>
       <c r="F111" s="66"/>
       <c r="G111" s="66"/>
       <c r="H111" s="66"/>
       <c r="I111" s="64"/>
       <c r="J111" s="64"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="63" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B112" s="64"/>
       <c r="C112" s="64"/>
       <c r="D112" s="66"/>
       <c r="E112" s="66"/>
       <c r="F112" s="66"/>
       <c r="G112" s="66"/>
       <c r="H112" s="66"/>
       <c r="I112" s="64"/>
       <c r="J112" s="64"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
         <v>622</v>
       </c>
       <c r="B113" s="64"/>
       <c r="C113" s="64"/>
       <c r="D113" s="66"/>
       <c r="E113" s="66"/>
       <c r="F113" s="66"/>
       <c r="G113" s="66"/>
       <c r="H113" s="66"/>
       <c r="I113" s="64"/>
       <c r="J113" s="64"/>
     </row>
-    <row r="114" spans="1:13" ht="15.75" thickBot="1">
+    <row r="114" spans="1:13" ht="15" thickBot="1">
       <c r="A114" s="5"/>
       <c r="B114" s="5"/>
       <c r="C114" s="5"/>
       <c r="D114" s="5"/>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
       <c r="J114" s="5"/>
     </row>
-    <row r="115" spans="1:13" ht="16.5" thickTop="1">
+    <row r="115" spans="1:13" ht="16.2" thickTop="1">
       <c r="A115" s="23" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B115" s="23"/>
       <c r="C115" s="23"/>
       <c r="E115" s="4"/>
       <c r="F115" s="4"/>
       <c r="G115" s="4"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="E116" s="4"/>
       <c r="F116" s="4"/>
       <c r="G116" s="4"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="E117" s="4"/>
       <c r="F117" s="4"/>
       <c r="G117" s="4"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="E118" s="4"/>
       <c r="F118" s="4"/>
       <c r="G118" s="4"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="21" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="21" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:13" s="20" customFormat="1" ht="75">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="20" customFormat="1" ht="72">
       <c r="A121" s="19" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C121" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>620</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F121" s="15" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="G121" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="H121" s="12" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="I121" s="12" t="s">
         <v>621</v>
       </c>
       <c r="J121" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="K121" s="12" t="s">
         <v>674</v>
       </c>
-      <c r="K121" s="12" t="s">
+      <c r="L121" s="12" t="s">
         <v>675</v>
       </c>
-      <c r="L121" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M121" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="59" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B122" s="60" t="s">
         <v>171</v>
       </c>
       <c r="C122" s="60" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="61">
         <v>0.5</v>
       </c>
       <c r="E122" s="62">
         <v>285000</v>
       </c>
       <c r="F122" s="62">
         <v>285000</v>
       </c>
       <c r="G122" s="62">
         <v>1500</v>
       </c>
       <c r="H122" s="62">
         <v>0</v>
       </c>
       <c r="I122" s="62">
         <v>50</v>
       </c>
       <c r="J122" s="69">
         <v>34982</v>
       </c>
       <c r="K122" s="69">
         <v>43831</v>
       </c>
       <c r="L122" s="62">
         <v>300000</v>
       </c>
       <c r="M122" s="63"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="63" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B123" s="64"/>
       <c r="C123" s="64"/>
       <c r="D123" s="65"/>
       <c r="E123" s="67"/>
       <c r="F123" s="67"/>
       <c r="G123" s="67"/>
       <c r="H123" s="67"/>
       <c r="I123" s="64"/>
       <c r="J123" s="64"/>
       <c r="K123" s="64"/>
       <c r="L123" s="64"/>
       <c r="M123" s="64"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="63" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B124" s="64"/>
       <c r="C124" s="64"/>
       <c r="D124" s="65"/>
       <c r="E124" s="67"/>
       <c r="F124" s="67"/>
       <c r="G124" s="67"/>
       <c r="H124" s="67"/>
       <c r="I124" s="64"/>
       <c r="J124" s="64"/>
       <c r="K124" s="64"/>
       <c r="L124" s="64"/>
       <c r="M124" s="64"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="63" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="B125" s="64"/>
       <c r="C125" s="64"/>
       <c r="D125" s="65"/>
       <c r="E125" s="67"/>
       <c r="F125" s="67"/>
       <c r="G125" s="67"/>
       <c r="H125" s="67"/>
       <c r="I125" s="64"/>
       <c r="J125" s="64"/>
       <c r="K125" s="64"/>
       <c r="L125" s="64"/>
       <c r="M125" s="64"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="63" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B126" s="64"/>
       <c r="C126" s="64"/>
       <c r="D126" s="65"/>
       <c r="E126" s="67"/>
       <c r="F126" s="67"/>
       <c r="G126" s="67"/>
       <c r="H126" s="67"/>
       <c r="I126" s="64"/>
       <c r="J126" s="64"/>
       <c r="K126" s="64"/>
       <c r="L126" s="64"/>
       <c r="M126" s="64"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="63" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B127" s="64"/>
       <c r="C127" s="64"/>
       <c r="D127" s="65"/>
       <c r="E127" s="67"/>
       <c r="F127" s="67"/>
       <c r="G127" s="67"/>
       <c r="H127" s="67"/>
       <c r="I127" s="64"/>
       <c r="J127" s="64"/>
       <c r="K127" s="64"/>
       <c r="L127" s="64"/>
       <c r="M127" s="64"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="63" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B128" s="64"/>
       <c r="C128" s="64"/>
       <c r="D128" s="65"/>
       <c r="E128" s="67"/>
       <c r="F128" s="67"/>
       <c r="G128" s="67"/>
       <c r="H128" s="67"/>
       <c r="I128" s="64"/>
       <c r="J128" s="64"/>
       <c r="K128" s="64"/>
       <c r="L128" s="64"/>
       <c r="M128" s="64"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="63" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B129" s="64"/>
       <c r="C129" s="64"/>
       <c r="D129" s="65"/>
       <c r="E129" s="67"/>
       <c r="F129" s="67"/>
       <c r="G129" s="67"/>
       <c r="H129" s="67"/>
       <c r="I129" s="64"/>
       <c r="J129" s="64"/>
       <c r="K129" s="64"/>
       <c r="L129" s="64"/>
       <c r="M129" s="64"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="63" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B130" s="64"/>
       <c r="C130" s="64"/>
       <c r="D130" s="65"/>
       <c r="E130" s="67"/>
       <c r="F130" s="67"/>
       <c r="G130" s="67"/>
       <c r="H130" s="67"/>
       <c r="I130" s="64"/>
       <c r="J130" s="64"/>
       <c r="K130" s="64"/>
       <c r="L130" s="64"/>
       <c r="M130" s="64"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="63" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B131" s="64"/>
       <c r="C131" s="64"/>
       <c r="D131" s="65"/>
       <c r="E131" s="67"/>
       <c r="F131" s="67"/>
       <c r="G131" s="67"/>
       <c r="H131" s="67"/>
       <c r="I131" s="64"/>
       <c r="J131" s="64"/>
       <c r="K131" s="64"/>
       <c r="L131" s="64"/>
       <c r="M131" s="64"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="63" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B132" s="64"/>
       <c r="C132" s="64"/>
       <c r="D132" s="65"/>
       <c r="E132" s="67"/>
       <c r="F132" s="67"/>
       <c r="G132" s="67"/>
       <c r="H132" s="67"/>
       <c r="I132" s="64"/>
       <c r="J132" s="64"/>
       <c r="K132" s="64"/>
       <c r="L132" s="64"/>
       <c r="M132" s="64"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="63" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B133" s="64"/>
       <c r="C133" s="64"/>
       <c r="D133" s="65"/>
       <c r="E133" s="67"/>
       <c r="F133" s="67"/>
       <c r="G133" s="67"/>
       <c r="H133" s="67"/>
       <c r="I133" s="64"/>
       <c r="J133" s="64"/>
       <c r="K133" s="64"/>
       <c r="L133" s="64"/>
       <c r="M133" s="64"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="63" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B134" s="64"/>
       <c r="C134" s="64"/>
       <c r="D134" s="65"/>
       <c r="E134" s="67"/>
       <c r="F134" s="67"/>
       <c r="G134" s="67"/>
       <c r="H134" s="67"/>
       <c r="I134" s="64"/>
       <c r="J134" s="64"/>
       <c r="K134" s="64"/>
       <c r="L134" s="64"/>
       <c r="M134" s="64"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="63" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B135" s="64"/>
       <c r="C135" s="64"/>
       <c r="D135" s="65"/>
       <c r="E135" s="67"/>
       <c r="F135" s="67"/>
       <c r="G135" s="67"/>
       <c r="H135" s="67"/>
       <c r="I135" s="64"/>
       <c r="J135" s="64"/>
       <c r="K135" s="64"/>
       <c r="L135" s="64"/>
       <c r="M135" s="64"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="63" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B136" s="64"/>
       <c r="C136" s="64"/>
       <c r="D136" s="65"/>
       <c r="E136" s="67"/>
       <c r="F136" s="67"/>
       <c r="G136" s="67"/>
       <c r="H136" s="67"/>
       <c r="I136" s="64"/>
       <c r="J136" s="64"/>
       <c r="K136" s="64"/>
       <c r="L136" s="64"/>
       <c r="M136" s="64"/>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="63" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B137" s="64"/>
       <c r="C137" s="64"/>
       <c r="D137" s="65"/>
       <c r="E137" s="67"/>
       <c r="F137" s="67"/>
       <c r="G137" s="67"/>
       <c r="H137" s="67"/>
       <c r="I137" s="64"/>
       <c r="J137" s="64"/>
       <c r="K137" s="64"/>
       <c r="L137" s="64"/>
       <c r="M137" s="64"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
         <v>622</v>
       </c>
       <c r="B138" s="64"/>
       <c r="C138" s="64"/>
       <c r="D138" s="65"/>
       <c r="E138" s="67"/>
       <c r="F138" s="67"/>
       <c r="G138" s="67"/>
       <c r="H138" s="67"/>
       <c r="I138" s="64"/>
       <c r="J138" s="64"/>
       <c r="K138" s="64"/>
       <c r="L138" s="64"/>
       <c r="M138" s="64"/>
     </row>
-    <row r="139" spans="1:13" ht="15.75" thickBot="1">
+    <row r="139" spans="1:13" ht="15" thickBot="1">
       <c r="A139" s="5"/>
       <c r="B139" s="5"/>
       <c r="C139" s="5"/>
       <c r="D139" s="5"/>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
       <c r="J139" s="5"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
     </row>
-    <row r="140" spans="1:13" ht="16.5" thickTop="1">
+    <row r="140" spans="1:13" ht="16.2" thickTop="1">
       <c r="A140" s="23" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B140" s="3"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="E141" s="4"/>
       <c r="F141" s="4"/>
       <c r="G141" s="4"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="E142" s="4"/>
       <c r="F142" s="4"/>
       <c r="G142" s="4"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="E143" s="4"/>
       <c r="F143" s="4"/>
       <c r="G143" s="4"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="75" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="E144" s="4"/>
       <c r="F144" s="4"/>
       <c r="G144" s="4"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="75" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E145" s="4"/>
       <c r="F145" s="4"/>
       <c r="G145" s="4"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="75" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="75" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:10" ht="45">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="43.2">
       <c r="A148" s="11" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B148" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C148" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>620</v>
       </c>
       <c r="E148" s="15" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="F148" s="15" t="s">
         <v>631</v>
       </c>
       <c r="G148" s="15" t="s">
         <v>633</v>
       </c>
       <c r="H148" s="12" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="I148" s="12" t="s">
         <v>621</v>
       </c>
       <c r="J148" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="59" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="B149" s="60" t="s">
         <v>171</v>
       </c>
       <c r="C149" s="60" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="61">
         <v>1</v>
       </c>
       <c r="E149" s="62">
         <v>115000</v>
       </c>
       <c r="F149" s="62">
         <v>115000</v>
       </c>
       <c r="G149" s="62">
         <v>0</v>
       </c>
       <c r="H149" s="62">
         <v>-2555</v>
       </c>
       <c r="I149" s="62">
         <v>50</v>
       </c>
       <c r="J149" s="63"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="63" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B150" s="64"/>
       <c r="C150" s="64"/>
       <c r="D150" s="65"/>
       <c r="E150" s="67"/>
       <c r="F150" s="67"/>
       <c r="G150" s="67"/>
       <c r="H150" s="67"/>
       <c r="I150" s="64"/>
       <c r="J150" s="64"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="63" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B151" s="64"/>
       <c r="C151" s="64"/>
       <c r="D151" s="65"/>
       <c r="E151" s="67"/>
       <c r="F151" s="67"/>
       <c r="G151" s="67"/>
       <c r="H151" s="67"/>
       <c r="I151" s="64"/>
       <c r="J151" s="64"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="63" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B152" s="64"/>
       <c r="C152" s="64"/>
       <c r="D152" s="65"/>
       <c r="E152" s="67"/>
       <c r="F152" s="67"/>
       <c r="G152" s="67"/>
       <c r="H152" s="67"/>
       <c r="I152" s="64"/>
       <c r="J152" s="64"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="63" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B153" s="64"/>
       <c r="C153" s="64"/>
       <c r="D153" s="65"/>
       <c r="E153" s="67"/>
       <c r="F153" s="67"/>
       <c r="G153" s="67"/>
       <c r="H153" s="67"/>
       <c r="I153" s="64"/>
       <c r="J153" s="64"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="63" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B154" s="64"/>
       <c r="C154" s="64"/>
       <c r="D154" s="65"/>
       <c r="E154" s="67"/>
       <c r="F154" s="67"/>
       <c r="G154" s="67"/>
       <c r="H154" s="67"/>
       <c r="I154" s="64"/>
       <c r="J154" s="64"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="63" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B155" s="64"/>
       <c r="C155" s="64"/>
       <c r="D155" s="65"/>
       <c r="E155" s="67"/>
       <c r="F155" s="67"/>
       <c r="G155" s="67"/>
       <c r="H155" s="67"/>
       <c r="I155" s="64"/>
       <c r="J155" s="64"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="63" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="B156" s="64"/>
       <c r="C156" s="64"/>
       <c r="D156" s="65"/>
       <c r="E156" s="67"/>
       <c r="F156" s="67"/>
       <c r="G156" s="67"/>
       <c r="H156" s="67"/>
       <c r="I156" s="64"/>
       <c r="J156" s="64"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="63" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B157" s="64"/>
       <c r="C157" s="64"/>
       <c r="D157" s="65"/>
       <c r="E157" s="67"/>
       <c r="F157" s="67"/>
       <c r="G157" s="67"/>
       <c r="H157" s="67"/>
       <c r="I157" s="64"/>
       <c r="J157" s="64"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="63" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B158" s="64"/>
       <c r="C158" s="64"/>
       <c r="D158" s="65"/>
       <c r="E158" s="67"/>
       <c r="F158" s="67"/>
       <c r="G158" s="67"/>
       <c r="H158" s="67"/>
       <c r="I158" s="64"/>
       <c r="J158" s="64"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="63" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B159" s="64"/>
       <c r="C159" s="64"/>
       <c r="D159" s="65"/>
       <c r="E159" s="67"/>
       <c r="F159" s="67"/>
       <c r="G159" s="67"/>
       <c r="H159" s="67"/>
       <c r="I159" s="64"/>
       <c r="J159" s="64"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="63" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B160" s="64"/>
       <c r="C160" s="64"/>
       <c r="D160" s="65"/>
       <c r="E160" s="67"/>
       <c r="F160" s="67"/>
       <c r="G160" s="67"/>
       <c r="H160" s="67"/>
       <c r="I160" s="64"/>
       <c r="J160" s="64"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="63" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="B161" s="64"/>
       <c r="C161" s="64"/>
       <c r="D161" s="65"/>
       <c r="E161" s="67"/>
       <c r="F161" s="67"/>
       <c r="G161" s="67"/>
       <c r="H161" s="67"/>
       <c r="I161" s="64"/>
       <c r="J161" s="64"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="63" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B162" s="64"/>
       <c r="C162" s="64"/>
       <c r="D162" s="65"/>
       <c r="E162" s="67"/>
       <c r="F162" s="67"/>
       <c r="G162" s="67"/>
       <c r="H162" s="67"/>
       <c r="I162" s="64"/>
       <c r="J162" s="64"/>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="63" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B163" s="64"/>
       <c r="C163" s="64"/>
       <c r="D163" s="65"/>
       <c r="E163" s="67"/>
       <c r="F163" s="67"/>
       <c r="G163" s="67"/>
       <c r="H163" s="67"/>
       <c r="I163" s="64"/>
       <c r="J163" s="64"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="63" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="B164" s="64"/>
       <c r="C164" s="64"/>
       <c r="D164" s="65"/>
       <c r="E164" s="67"/>
       <c r="F164" s="67"/>
       <c r="G164" s="67"/>
       <c r="H164" s="67"/>
       <c r="I164" s="64"/>
       <c r="J164" s="64"/>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>622</v>
       </c>
       <c r="B165" s="64"/>
       <c r="C165" s="64"/>
       <c r="D165" s="65"/>
       <c r="E165" s="67"/>
       <c r="F165" s="67"/>
       <c r="G165" s="67"/>
       <c r="H165" s="67"/>
       <c r="I165" s="64"/>
       <c r="J165" s="64"/>
     </row>
-    <row r="166" spans="1:10" ht="15.75" thickBot="1">
+    <row r="166" spans="1:10" ht="15" thickBot="1">
       <c r="A166" s="5"/>
       <c r="B166" s="5"/>
       <c r="C166" s="5"/>
       <c r="D166" s="5"/>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
       <c r="J166" s="5"/>
     </row>
-    <row r="167" spans="1:10" ht="16.5" thickTop="1">
+    <row r="167" spans="1:10" ht="16.2" thickTop="1">
       <c r="A167" s="23" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="B167" s="23"/>
       <c r="C167" s="23"/>
       <c r="D167" s="23"/>
       <c r="E167" s="4"/>
       <c r="F167" s="4"/>
       <c r="G167" s="4"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="84" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="B168" s="84"/>
       <c r="E168" s="4"/>
       <c r="F168" s="4"/>
       <c r="G168" s="4"/>
     </row>
     <row r="169" spans="1:10" s="21" customFormat="1">
       <c r="A169" s="21" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="E169" s="85"/>
       <c r="F169" s="85"/>
       <c r="G169" s="85"/>
     </row>
-    <row r="170" spans="1:10" s="12" customFormat="1" ht="60">
+    <row r="170" spans="1:10" s="12" customFormat="1" ht="57.6">
       <c r="A170" s="11" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C170" s="12" t="s">
         <v>619</v>
       </c>
       <c r="D170" s="12" t="s">
         <v>620</v>
       </c>
       <c r="E170" s="53" t="s">
+        <v>696</v>
+      </c>
+      <c r="F170" s="53" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="G170" s="15" t="s">
         <v>633</v>
       </c>
       <c r="H170" s="12" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="I170" s="15" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="59" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B171" s="60" t="s">
         <v>178</v>
       </c>
       <c r="C171" s="60" t="s">
         <v>12</v>
       </c>
       <c r="D171" s="61">
         <v>1</v>
       </c>
       <c r="E171" s="62">
         <v>157825.35999999999</v>
       </c>
       <c r="F171" s="62">
         <v>157825.35999999999</v>
       </c>
       <c r="G171" s="62">
         <v>15400</v>
       </c>
       <c r="H171" s="62">
         <v>15478</v>
       </c>
       <c r="I171" s="63"/>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B172" s="64"/>
       <c r="C172" s="64"/>
       <c r="D172" s="65"/>
       <c r="E172" s="67"/>
       <c r="F172" s="67"/>
       <c r="G172" s="67"/>
       <c r="H172" s="67"/>
       <c r="I172" s="67"/>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B173" s="64"/>
       <c r="C173" s="64"/>
       <c r="D173" s="65"/>
       <c r="E173" s="67"/>
       <c r="F173" s="67"/>
       <c r="G173" s="67"/>
       <c r="H173" s="67"/>
       <c r="I173" s="67"/>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B174" s="64"/>
       <c r="C174" s="64"/>
       <c r="D174" s="65"/>
       <c r="E174" s="67"/>
       <c r="F174" s="67"/>
       <c r="G174" s="67"/>
       <c r="H174" s="67"/>
       <c r="I174" s="67"/>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B175" s="64"/>
       <c r="C175" s="64"/>
       <c r="D175" s="65"/>
       <c r="E175" s="67"/>
       <c r="F175" s="67"/>
       <c r="G175" s="67"/>
       <c r="H175" s="67"/>
       <c r="I175" s="67"/>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B176" s="64"/>
       <c r="C176" s="64"/>
       <c r="D176" s="65"/>
       <c r="E176" s="67"/>
       <c r="F176" s="67"/>
       <c r="G176" s="67"/>
       <c r="H176" s="67"/>
       <c r="I176" s="67"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B177" s="64"/>
       <c r="C177" s="64"/>
       <c r="D177" s="65"/>
       <c r="E177" s="67"/>
       <c r="F177" s="67"/>
       <c r="G177" s="67"/>
       <c r="H177" s="67"/>
       <c r="I177" s="67"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B178" s="64"/>
       <c r="C178" s="64"/>
       <c r="D178" s="65"/>
       <c r="E178" s="67"/>
       <c r="F178" s="67"/>
       <c r="G178" s="67"/>
       <c r="H178" s="67"/>
       <c r="I178" s="67"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B179" s="64"/>
       <c r="C179" s="64"/>
       <c r="D179" s="65"/>
       <c r="E179" s="67"/>
       <c r="F179" s="67"/>
       <c r="G179" s="67"/>
       <c r="H179" s="67"/>
       <c r="I179" s="67"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B180" s="64"/>
       <c r="C180" s="64"/>
       <c r="D180" s="65"/>
       <c r="E180" s="67"/>
       <c r="F180" s="67"/>
       <c r="G180" s="67"/>
       <c r="H180" s="67"/>
       <c r="I180" s="67"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B181" s="64"/>
       <c r="C181" s="64"/>
       <c r="D181" s="65"/>
       <c r="E181" s="67"/>
       <c r="F181" s="67"/>
       <c r="G181" s="67"/>
       <c r="H181" s="67"/>
       <c r="I181" s="67"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B182" s="64"/>
       <c r="C182" s="64"/>
       <c r="D182" s="65"/>
       <c r="E182" s="67"/>
       <c r="F182" s="67"/>
       <c r="G182" s="67"/>
       <c r="H182" s="67"/>
       <c r="I182" s="67"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B183" s="64"/>
       <c r="C183" s="64"/>
       <c r="D183" s="65"/>
       <c r="E183" s="67"/>
       <c r="F183" s="67"/>
       <c r="G183" s="67"/>
       <c r="H183" s="67"/>
       <c r="I183" s="67"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B184" s="64"/>
       <c r="C184" s="64"/>
       <c r="D184" s="65"/>
       <c r="E184" s="67"/>
       <c r="F184" s="67"/>
       <c r="G184" s="67"/>
       <c r="H184" s="67"/>
       <c r="I184" s="67"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B185" s="64"/>
       <c r="C185" s="64"/>
       <c r="D185" s="65"/>
       <c r="E185" s="67"/>
       <c r="F185" s="67"/>
       <c r="G185" s="67"/>
       <c r="H185" s="67"/>
       <c r="I185" s="67"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="70" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B186" s="64"/>
       <c r="C186" s="64"/>
       <c r="D186" s="65"/>
       <c r="E186" s="67"/>
       <c r="F186" s="67"/>
       <c r="G186" s="67"/>
       <c r="H186" s="67"/>
       <c r="I186" s="67"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="63" t="s">
         <v>622</v>
       </c>
       <c r="B187" s="64"/>
       <c r="C187" s="64"/>
       <c r="D187" s="65"/>
       <c r="E187" s="67"/>
       <c r="F187" s="67"/>
       <c r="G187" s="67"/>
       <c r="H187" s="67"/>
       <c r="I187" s="67"/>
     </row>
-    <row r="188" spans="1:9" ht="15.75" thickBot="1">
+    <row r="188" spans="1:9" ht="15" thickBot="1">
       <c r="A188" s="5"/>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="5"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
-    <row r="189" spans="1:9" ht="15.75" thickTop="1"/>
+    <row r="189" spans="1:9" ht="15" thickTop="1"/>
     <row r="190" spans="1:9">
       <c r="A190" s="10" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="85BD" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MCX3qmEQ+oLOZj5v7pRzm5rHy2c86Fx5nmucLdbFYBKdUWqpm7i0AmJu6inxQ8ViFDVhfvSDZdcLtFXd6wO9VQ==" saltValue="41+JQZGR5OMwBbFPHS2U+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <conditionalFormatting sqref="D1">
     <cfRule type="cellIs" dxfId="5" priority="5" operator="equal">
       <formula>"Veuillez choisir l'année!"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F1">
     <cfRule type="cellIs" dxfId="4" priority="4" operator="equal">
       <formula>"Veuillez choisir l'année!"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3">
     <cfRule type="containsBlanks" dxfId="3" priority="3">
       <formula>LEN(TRIM(B3))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A7:M14 A15 B15:M17 A18:M167 B168:M168 A169:M191">
+  <conditionalFormatting sqref="A7:M14 A15 B15:M17 B168:M168 A169:M191 A18:M167">
     <cfRule type="expression" dxfId="2" priority="2">
       <formula>$B$3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A16:A17">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$B$3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Inscrire le pourcentage qui vous appartient. Par exemple, si compte conjoint, vous inscrivez 50%. NOTE : votre conjoint doit remplir son propre questionnaire." promptTitle="Pourcentage qui vous appartient" prompt="Inscrire le pourcentage qui vous appartient. Par exemple, si compte conjoint, vous inscrivez 50%. NOTE : votre conjoint doit remplir son propre questionnaire." sqref="D25:D40 D150:D165 D73:D88 D123:D138 D51:D66 D172:D187">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Combien d'impôt allez-vous payer dans le pays d'origine sur ce revenu?" promptTitle="Impôts dans le pays d'orgine" prompt="Combien d'impôt allez-vous payer dans le pays d'origine sur ce revenu?" sqref="H41 I114 I67 H89">
       <formula1>0</formula1>
       <formula2>10000000000000</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Inscrivez le montant total en devise. Si c'est un compte conjoint, mettez 100% du montant et on fera les proportions." promptTitle="montants en devise" prompt="Inscrivez le montant total en devise. Si c'est un compte conjoint, mettez 100% du montant et on fera les proportions." sqref="E25:G40"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Combien d'impôt allez-vous payer dans le pays d'origine sur ce revenu?" promptTitle="Impôts dans le pays d'orgine" prompt="Combien d'impôt allez-vous payer dans le pays d'origine sur ce revenu?" sqref="I123:I138 H25:H40 H73:H88 I98:I113 I51:I66 I150:I165"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Veuillez entrer la valeur totale du compte et nous ferons nous-mêmes les proportions au besoin." promptTitle="Montant en devise" prompt="Veuillez entrer la valeur totale du compte et nous ferons nous-mêmes les proportions au besoin." sqref="E150:H165 E73:G88 D98:H113 E123:H138 E51:H66 E172:H187"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" promptTitle="DEVISE" prompt="Veuillez sélectionner la bonne devise" sqref="C89 C41 H114">
       <formula1>$E$2:$E$209</formula1>
     </dataValidation>
   </dataValidations>
@@ -8235,141 +8232,141 @@
             <xm:f>Années!$A$1:$A$17</xm:f>
           </x14:formula1>
           <xm:sqref>D1</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" promptTitle="DEVISE" prompt="Veuillez sélectionner la bonne devise">
           <x14:formula1>
             <xm:f>'Devises MENU DÉROULANT'!$C$2:$C$164</xm:f>
           </x14:formula1>
           <xm:sqref>C122:C138 C149:C165 C24:C40 C72:C88 C97:C113 C50:C66 C171:C187</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:O169"/>
   <sheetViews>
     <sheetView zoomScale="62" zoomScaleNormal="62" workbookViewId="0">
       <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" outlineLevelRow="2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" outlineLevelRow="2"/>
   <cols>
-    <col min="1" max="1" width="59.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="16.42578125" customWidth="1"/>
+    <col min="1" max="1" width="59.6640625" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.109375" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" customWidth="1"/>
+    <col min="6" max="6" width="15.109375" customWidth="1"/>
+    <col min="7" max="7" width="16.44140625" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
-    <col min="9" max="9" width="15.42578125" customWidth="1"/>
+    <col min="9" max="9" width="15.44140625" customWidth="1"/>
     <col min="10" max="10" width="18" customWidth="1"/>
-    <col min="11" max="11" width="22.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="20.85546875" customWidth="1"/>
+    <col min="11" max="11" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.44140625" customWidth="1"/>
+    <col min="15" max="15" width="20.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="31.5">
+    <row r="1" spans="1:11" ht="31.2">
       <c r="A1" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="28">
         <f>'T1135 NATIVE CURRENCY'!D1</f>
         <v>2025</v>
       </c>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
     </row>
-    <row r="2" spans="1:11" ht="61.5">
+    <row r="2" spans="1:11" ht="61.2">
       <c r="A2" s="29" t="s">
         <v>596</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
     </row>
-    <row r="4" spans="1:11" ht="26.25" outlineLevel="2">
+    <row r="4" spans="1:11" ht="25.8" outlineLevel="2">
       <c r="A4" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:11" outlineLevel="2">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" outlineLevel="2">
       <c r="A6" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="6.6" customHeight="1" outlineLevel="2"/>
-    <row r="8" spans="1:11" ht="43.15" customHeight="1" outlineLevel="2">
+    <row r="8" spans="1:11" ht="43.2" customHeight="1" outlineLevel="2">
       <c r="A8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>597</v>
       </c>
       <c r="I8" s="15" t="s">
         <v>598</v>
       </c>
       <c r="J8" s="78" t="str">
         <f>'T1135 NATIVE CURRENCY'!H23</f>
         <v>Foreign taxes on this income</v>
       </c>
       <c r="K8" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="9" spans="1:11" outlineLevel="2">
       <c r="A9" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A24</f>
         <v>Example : EFFISCA Bank, checking Account #111111111</v>
       </c>
       <c r="B9" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B24</f>
         <v>France</v>
       </c>
       <c r="C9" s="38">
         <f>'T1135 NATIVE CURRENCY'!D24</f>
         <v>1</v>
       </c>
       <c r="D9" s="41">
         <f>'T1135 NATIVE CURRENCY'!E24*$H9*C9</f>
         <v>135273.94580700001</v>
       </c>
       <c r="E9" s="41">
         <f>'T1135 NATIVE CURRENCY'!F24*$I9*C9</f>
         <v>128292.37358100001</v>
       </c>
       <c r="F9" s="42">
         <f>'T1135 NATIVE CURRENCY'!G24*H9*C9</f>
@@ -9103,139 +9100,139 @@
       <c r="F25" s="26" t="e">
         <f>'T1135 NATIVE CURRENCY'!G40*H25*C25</f>
         <v>#N/A</v>
       </c>
       <c r="G25" s="16">
         <f>'T1135 NATIVE CURRENCY'!C40</f>
         <v>0</v>
       </c>
       <c r="H25" s="57" t="e">
         <f>VLOOKUP(G25,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="I25" s="57" t="e">
         <f>VLOOKUP(G25,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="J25" s="49" t="e">
         <f>'T1135 NATIVE CURRENCY'!H40*H25*C25</f>
         <v>#N/A</v>
       </c>
       <c r="K25">
         <f>'T1135 NATIVE CURRENCY'!I40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="15.75" thickBot="1">
+    <row r="26" spans="1:11" ht="15" thickBot="1">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
     </row>
-    <row r="27" spans="1:11" ht="16.5" outlineLevel="1" thickTop="1">
+    <row r="27" spans="1:11" ht="16.2" outlineLevel="1" thickTop="1">
       <c r="A27" s="30" t="s">
         <v>166</v>
       </c>
       <c r="B27" s="3"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
     </row>
     <row r="28" spans="1:11" outlineLevel="1">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
     </row>
     <row r="29" spans="1:11" outlineLevel="1">
       <c r="A29" t="s">
         <v>183</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
     </row>
     <row r="30" spans="1:11" outlineLevel="1">
       <c r="A30" t="s">
         <v>182</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
     </row>
-    <row r="31" spans="1:11" ht="16.149999999999999" customHeight="1" outlineLevel="1">
+    <row r="31" spans="1:11" ht="16.2" customHeight="1" outlineLevel="1">
       <c r="A31" t="s">
         <v>186</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
     </row>
     <row r="32" spans="1:11" ht="6.6" customHeight="1" outlineLevel="1"/>
-    <row r="33" spans="1:12" ht="43.15" customHeight="1" outlineLevel="1">
+    <row r="33" spans="1:12" ht="43.2" customHeight="1" outlineLevel="1">
       <c r="A33" s="11" t="s">
         <v>165</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>187</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>633</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>634</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>597</v>
       </c>
       <c r="J33" s="15" t="s">
         <v>598</v>
       </c>
       <c r="K33" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!I49</f>
         <v>Foreign taxes on this income</v>
       </c>
       <c r="L33" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="34" spans="1:12" outlineLevel="1">
       <c r="A34" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A50</f>
         <v>Example : EFFISCA FRANCE SAS, Stocks-  Account #11111111</v>
       </c>
       <c r="B34" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B50</f>
         <v>France</v>
       </c>
       <c r="C34" s="38">
         <f>'T1135 NATIVE CURRENCY'!D50</f>
         <v>1</v>
       </c>
       <c r="D34" s="44">
         <f>'T1135 NATIVE CURRENCY'!E50*I34*C34</f>
         <v>371674.23723199998</v>
       </c>
       <c r="E34" s="44">
         <f>'T1135 NATIVE CURRENCY'!F50*J34*C34</f>
         <v>170.255932</v>
       </c>
       <c r="F34" s="44">
         <f>'T1135 NATIVE CURRENCY'!G50*I34*C34</f>
@@ -10044,106 +10041,106 @@
       <c r="G50" s="33" t="e">
         <f>'T1135 NATIVE CURRENCY'!H66*I50*C50</f>
         <v>#N/A</v>
       </c>
       <c r="H50" s="16">
         <f>'T1135 NATIVE CURRENCY'!C66</f>
         <v>0</v>
       </c>
       <c r="I50" s="57" t="e">
         <f>VLOOKUP(H50,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="J50" s="57" t="e">
         <f>VLOOKUP(H50,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="K50" s="49" t="e">
         <f>'T1135 NATIVE CURRENCY'!I66*I50*C50</f>
         <v>#N/A</v>
       </c>
       <c r="L50">
         <f>'T1135 NATIVE CURRENCY'!J66</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:12" ht="15.75" thickBot="1">
+    <row r="51" spans="1:12" ht="15" thickBot="1">
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:12" ht="16.5" outlineLevel="2" thickTop="1">
+    <row r="52" spans="1:12" ht="16.2" outlineLevel="2" thickTop="1">
       <c r="A52" s="30" t="s">
         <v>167</v>
       </c>
       <c r="B52" s="3"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="2">
       <c r="A53" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="6.6" customHeight="1" outlineLevel="2"/>
-    <row r="55" spans="1:12" s="18" customFormat="1" ht="40.15" customHeight="1" outlineLevel="2">
+    <row r="55" spans="1:12" s="18" customFormat="1" ht="40.200000000000003" customHeight="1" outlineLevel="2">
       <c r="A55" s="19" t="s">
         <v>168</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D55" s="12" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>187</v>
       </c>
       <c r="F55" s="15" t="s">
         <v>633</v>
       </c>
       <c r="G55" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="12" t="s">
         <v>597</v>
       </c>
       <c r="I55" s="15" t="s">
         <v>598</v>
       </c>
       <c r="J55" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!H71</f>
         <v>Foreign taxes on this income</v>
       </c>
       <c r="K55" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="56" spans="1:12" outlineLevel="2">
       <c r="A56" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A72</f>
         <v>Example :  Loan to EFFISCA SA, shareholder loan</v>
       </c>
       <c r="B56" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B72</f>
         <v>USA</v>
       </c>
       <c r="C56" s="45">
         <f>'T1135 NATIVE CURRENCY'!D72</f>
         <v>1</v>
       </c>
       <c r="D56" s="46">
         <f>'T1135 NATIVE CURRENCY'!E72*C56*H56</f>
         <v>157820</v>
       </c>
       <c r="E56" s="46">
         <f>'T1135 NATIVE CURRENCY'!F72*I56*C56</f>
         <v>160890</v>
       </c>
       <c r="F56" s="46">
         <f>'T1135 NATIVE CURRENCY'!G72*H56*C56</f>
@@ -10838,131 +10835,131 @@
       <c r="F71" s="34" t="e">
         <f>'T1135 NATIVE CURRENCY'!G87*H71*C71</f>
         <v>#N/A</v>
       </c>
       <c r="G71" s="16">
         <f>'T1135 NATIVE CURRENCY'!C87</f>
         <v>0</v>
       </c>
       <c r="H71" s="57" t="e">
         <f>VLOOKUP(G71,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="I71" s="57" t="e">
         <f>VLOOKUP(G71,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="J71" s="50" t="e">
         <f>'T1135 NATIVE CURRENCY'!H87*H71*C71</f>
         <v>#N/A</v>
       </c>
       <c r="K71">
         <f>'T1135 NATIVE CURRENCY'!I87</f>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:12" ht="15.75" thickBot="1">
+    <row r="72" spans="1:12" ht="15" thickBot="1">
       <c r="A72" s="5"/>
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
     </row>
-    <row r="73" spans="1:12" ht="16.5" outlineLevel="1" thickTop="1">
+    <row r="73" spans="1:12" ht="16.2" outlineLevel="1" thickTop="1">
       <c r="A73" s="30" t="s">
         <v>179</v>
       </c>
       <c r="B73" s="3"/>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
       <c r="F73" s="4"/>
     </row>
     <row r="74" spans="1:12" outlineLevel="1">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="4"/>
       <c r="F74" s="4"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="1">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
     </row>
     <row r="76" spans="1:12" outlineLevel="1">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="4"/>
       <c r="F76" s="4"/>
     </row>
     <row r="77" spans="1:12" ht="6.6" customHeight="1" outlineLevel="1"/>
-    <row r="78" spans="1:12" ht="43.15" customHeight="1" outlineLevel="1">
+    <row r="78" spans="1:12" ht="43.2" customHeight="1" outlineLevel="1">
       <c r="A78" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>616</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>633</v>
       </c>
       <c r="F78" s="15" t="s">
         <v>172</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>634</v>
       </c>
       <c r="H78" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I78" s="12" t="s">
         <v>597</v>
       </c>
       <c r="J78" s="15" t="s">
         <v>598</v>
       </c>
       <c r="K78" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!I96</f>
         <v>Foreign taxes on this income</v>
       </c>
       <c r="L78" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="79" spans="1:12" outlineLevel="1">
       <c r="A79" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A97</f>
         <v>Example : EFFISCA Family Trust , inheritance</v>
       </c>
       <c r="B79" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B97</f>
         <v>France</v>
       </c>
       <c r="C79" s="46">
         <f>'T1135 NATIVE CURRENCY'!D97*I79</f>
         <v>419642.496208</v>
       </c>
       <c r="D79" s="46">
         <f>'T1135 NATIVE CURRENCY'!E97*J79</f>
         <v>199.85755800000001</v>
       </c>
       <c r="E79" s="46">
         <f>'T1135 NATIVE CURRENCY'!F97*I79</f>
         <v>8.2539860000000012</v>
       </c>
       <c r="F79" s="46">
         <f>'T1135 NATIVE CURRENCY'!G97*I79</f>
@@ -11771,146 +11768,146 @@
       <c r="G95" s="34" t="e">
         <f>'T1135 NATIVE CURRENCY'!H113*I95</f>
         <v>#N/A</v>
       </c>
       <c r="H95" s="16">
         <f>'T1135 NATIVE CURRENCY'!C113</f>
         <v>0</v>
       </c>
       <c r="I95" s="57" t="e">
         <f>VLOOKUP(H95,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="J95" s="57" t="e">
         <f>VLOOKUP(H95,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="K95" s="50" t="e">
         <f>'T1135 NATIVE CURRENCY'!I113*I95</f>
         <v>#N/A</v>
       </c>
       <c r="L95">
         <f>'T1135 NATIVE CURRENCY'!J113</f>
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:12" ht="15.75" thickBot="1">
+    <row r="96" spans="1:12" ht="15" thickBot="1">
       <c r="A96" s="5"/>
       <c r="B96" s="5"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
     </row>
-    <row r="97" spans="1:15" ht="16.5" outlineLevel="1" thickTop="1">
+    <row r="97" spans="1:15" ht="16.2" outlineLevel="1" thickTop="1">
       <c r="A97" s="30" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="B97" s="3"/>
       <c r="D97" s="4"/>
       <c r="E97" s="4"/>
       <c r="F97" s="4"/>
     </row>
     <row r="98" spans="1:15" outlineLevel="1">
       <c r="A98" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="4"/>
       <c r="E98" s="4"/>
       <c r="F98" s="4"/>
     </row>
     <row r="99" spans="1:15" outlineLevel="1">
       <c r="A99" t="s">
         <v>189</v>
       </c>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
       <c r="F99" s="4"/>
     </row>
     <row r="100" spans="1:15" outlineLevel="1">
       <c r="A100" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D100" s="4"/>
       <c r="E100" s="4"/>
       <c r="F100" s="4"/>
     </row>
     <row r="101" spans="1:15" outlineLevel="1">
       <c r="A101" s="21" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" s="20" customFormat="1" ht="72" outlineLevel="1">
+      <c r="A102" s="19" t="s">
         <v>669</v>
-      </c>
-[...3 lines deleted...]
-        <v>670</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C102" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D102" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!E121</f>
         <v>Cost additions during year (ex improvements, share acquisition)</v>
       </c>
       <c r="E102" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!F121</f>
         <v>Cost substractions during year (ex sale or partial disposition)</v>
       </c>
       <c r="F102" s="15" t="s">
         <v>195</v>
       </c>
       <c r="G102" s="12" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="H102" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I102" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!I121</f>
         <v>Foreign taxes on this income</v>
       </c>
       <c r="J102" s="12" t="s">
         <v>597</v>
       </c>
       <c r="K102" s="15" t="s">
         <v>598</v>
       </c>
       <c r="L102" s="20" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="M102" s="20" t="s">
         <v>599</v>
       </c>
       <c r="N102" s="20" t="s">
         <v>600</v>
       </c>
       <c r="O102" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="103" spans="1:15" outlineLevel="1">
       <c r="A103" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A122</f>
         <v>Example : 122 EFFISCA road, France, condo, rental property</v>
       </c>
       <c r="B103" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B122</f>
         <v>France</v>
       </c>
       <c r="C103" s="45">
         <f>'T1135 NATIVE CURRENCY'!D122</f>
         <v>0.5</v>
       </c>
       <c r="D103" s="47">
         <f>'T1135 NATIVE CURRENCY'!E122*J103</f>
         <v>449787</v>
       </c>
       <c r="E103" s="47">
         <f>'T1135 NATIVE CURRENCY'!F122*K103</f>
         <v>458536.5</v>
       </c>
       <c r="F103" s="47">
         <f>'T1135 NATIVE CURRENCY'!G122*J103</f>
@@ -12923,123 +12920,123 @@
       <c r="J119" s="57" t="e">
         <f>VLOOKUP(H119,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="K119" s="57" t="e">
         <f>VLOOKUP(H119,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="L119" s="35">
         <f>'T1135 NATIVE CURRENCY'!J138</f>
         <v>0</v>
       </c>
       <c r="M119" s="35">
         <f>'T1135 NATIVE CURRENCY'!K138</f>
         <v>0</v>
       </c>
       <c r="N119">
         <f>'T1135 NATIVE CURRENCY'!L138</f>
         <v>0</v>
       </c>
       <c r="O119">
         <f>'T1135 NATIVE CURRENCY'!M138</f>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:15" ht="15.75" thickBot="1">
+    <row r="120" spans="1:15" ht="15" thickBot="1">
       <c r="A120" s="5"/>
       <c r="B120" s="5"/>
       <c r="C120" s="5"/>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
     </row>
-    <row r="121" spans="1:15" ht="16.5" outlineLevel="1" thickTop="1">
+    <row r="121" spans="1:15" ht="16.2" outlineLevel="1" thickTop="1">
       <c r="A121" s="30" t="s">
         <v>174</v>
       </c>
       <c r="B121" s="3"/>
       <c r="D121" s="4"/>
       <c r="E121" s="4"/>
       <c r="F121" s="4"/>
     </row>
     <row r="122" spans="1:15" outlineLevel="1">
       <c r="A122" t="s">
         <v>623</v>
       </c>
       <c r="D122" s="4"/>
       <c r="E122" s="4"/>
       <c r="F122" s="4"/>
     </row>
     <row r="123" spans="1:15" outlineLevel="1">
       <c r="A123" t="s">
         <v>189</v>
       </c>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="4"/>
     </row>
     <row r="124" spans="1:15" ht="6.6" customHeight="1" outlineLevel="1"/>
-    <row r="125" spans="1:15" ht="45" outlineLevel="1">
+    <row r="125" spans="1:15" ht="43.2" outlineLevel="1">
       <c r="A125" s="11" t="s">
         <v>194</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C125" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E125" s="15" t="s">
         <v>187</v>
       </c>
       <c r="F125" s="15" t="s">
         <v>633</v>
       </c>
       <c r="G125" s="12" t="s">
         <v>173</v>
       </c>
       <c r="H125" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I125" s="15" t="str">
         <f>'T1135 NATIVE CURRENCY'!I148</f>
         <v>Foreign taxes on this income</v>
       </c>
       <c r="J125" s="12" t="s">
         <v>597</v>
       </c>
       <c r="K125" s="15" t="s">
         <v>598</v>
       </c>
       <c r="L125" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="126" spans="1:15" outlineLevel="1">
       <c r="A126" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A149</f>
         <v>Example :  EFFISCA Life - life insurance #11111111</v>
       </c>
       <c r="B126" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B149</f>
         <v>France</v>
       </c>
       <c r="C126" s="45">
         <f>'T1135 NATIVE CURRENCY'!D149</f>
         <v>1</v>
       </c>
       <c r="D126" s="47">
         <f>'T1135 NATIVE CURRENCY'!E149*J126</f>
         <v>181493</v>
       </c>
       <c r="E126" s="47">
         <f>'T1135 NATIVE CURRENCY'!F149*K126</f>
         <v>185023.5</v>
       </c>
       <c r="F126" s="47">
         <f>'T1135 NATIVE CURRENCY'!G149*J126</f>
@@ -13848,134 +13845,134 @@
       <c r="G142" s="36" t="e">
         <f>'T1135 NATIVE CURRENCY'!H165*J142*C142</f>
         <v>#N/A</v>
       </c>
       <c r="H142" s="16">
         <f>'T1135 NATIVE CURRENCY'!C165</f>
         <v>0</v>
       </c>
       <c r="I142" s="50" t="e">
         <f>'T1135 NATIVE CURRENCY'!I165*J142*C142</f>
         <v>#N/A</v>
       </c>
       <c r="J142" s="57" t="e">
         <f>VLOOKUP(H142,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="K142" s="57" t="e">
         <f>VLOOKUP(H142,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="L142">
         <f>'T1135 NATIVE CURRENCY'!J165</f>
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:12" ht="15.75" thickBot="1">
+    <row r="143" spans="1:12" ht="15" thickBot="1">
       <c r="A143" s="5"/>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
     </row>
-    <row r="144" spans="1:12" ht="16.5" outlineLevel="1" thickTop="1">
+    <row r="144" spans="1:12" ht="16.2" outlineLevel="1" thickTop="1">
       <c r="A144" s="30" t="s">
         <v>176</v>
       </c>
       <c r="B144" s="3"/>
       <c r="D144" s="4"/>
       <c r="E144" s="4"/>
       <c r="F144" s="4"/>
     </row>
     <row r="145" spans="1:11" outlineLevel="1">
       <c r="A145" t="s">
         <v>177</v>
       </c>
       <c r="D145" s="4"/>
       <c r="E145" s="4"/>
       <c r="F145" s="4"/>
     </row>
     <row r="146" spans="1:11" outlineLevel="1">
       <c r="A146" t="s">
         <v>191</v>
       </c>
       <c r="D146" s="4"/>
       <c r="E146" s="4"/>
       <c r="F146" s="4"/>
     </row>
     <row r="147" spans="1:11" outlineLevel="1">
       <c r="A147" s="21" t="s">
         <v>198</v>
       </c>
       <c r="D147" s="4"/>
       <c r="E147" s="4"/>
       <c r="F147" s="4"/>
     </row>
     <row r="148" spans="1:11" outlineLevel="1">
       <c r="A148" s="21" t="s">
         <v>196</v>
       </c>
       <c r="D148" s="4"/>
       <c r="E148" s="4"/>
       <c r="F148" s="4"/>
     </row>
-    <row r="149" spans="1:11" s="12" customFormat="1" ht="60" outlineLevel="1">
+    <row r="149" spans="1:11" s="12" customFormat="1" ht="43.2" outlineLevel="1">
       <c r="A149" s="12" t="s">
         <v>175</v>
       </c>
       <c r="B149" s="12" t="s">
         <v>616</v>
       </c>
       <c r="C149" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D149" s="12" t="s">
         <v>192</v>
       </c>
       <c r="E149" s="12" t="s">
         <v>193</v>
       </c>
       <c r="F149" s="15" t="s">
         <v>633</v>
       </c>
       <c r="G149" s="12" t="s">
         <v>173</v>
       </c>
       <c r="H149" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I149" s="12" t="s">
         <v>597</v>
       </c>
       <c r="J149" s="15" t="s">
         <v>598</v>
       </c>
       <c r="K149" s="12" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="150" spans="1:11" outlineLevel="1">
       <c r="A150" s="24" t="str">
         <f>'T1135 NATIVE CURRENCY'!A171</f>
         <v>Example :  Effisca CANADA,investments #11111111, stocks</v>
       </c>
       <c r="B150" s="37" t="str">
         <f>'T1135 NATIVE CURRENCY'!B171</f>
         <v>USA</v>
       </c>
       <c r="C150" s="45">
         <f>'T1135 NATIVE CURRENCY'!D171</f>
         <v>1</v>
       </c>
       <c r="D150" s="47">
         <f>'T1135 NATIVE CURRENCY'!E171*I150</f>
         <v>220608.28820799998</v>
       </c>
       <c r="E150" s="47">
         <f>'T1135 NATIVE CURRENCY'!F171*J150</f>
         <v>216315.43841599999</v>
       </c>
       <c r="F150" s="47">
         <f>'T1135 NATIVE CURRENCY'!G171*I150</f>
@@ -14716,176 +14713,176 @@
       <c r="F166" s="36" t="e">
         <f>'T1135 NATIVE CURRENCY'!G187*I166*C166</f>
         <v>#N/A</v>
       </c>
       <c r="G166" s="36" t="e">
         <f>'T1135 NATIVE CURRENCY'!H187*I166*C166</f>
         <v>#N/A</v>
       </c>
       <c r="H166" s="16">
         <f>'T1135 NATIVE CURRENCY'!C187</f>
         <v>0</v>
       </c>
       <c r="I166" s="57" t="e">
         <f>VLOOKUP(H166,'Devises FX'!$A$2:$L$200,VLOOKUP($C$1,Années!$A$2:$D$17,3,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="J166" s="57" t="e">
         <f>VLOOKUP(H166,'Devises FX'!$N$2:$X$200,VLOOKUP($C$1,Années!$A$2:$D$17,4,FALSE),FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="K166">
         <f>'T1135 NATIVE CURRENCY'!I187</f>
         <v>0</v>
       </c>
     </row>
-    <row r="167" spans="1:11" ht="15.75" outlineLevel="1" thickBot="1">
+    <row r="167" spans="1:11" ht="15" outlineLevel="1" thickBot="1">
       <c r="A167" s="5"/>
       <c r="B167" s="5"/>
       <c r="C167" s="5"/>
       <c r="D167" s="5"/>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
     </row>
-    <row r="168" spans="1:11" ht="15.75" outlineLevel="1" thickTop="1"/>
+    <row r="168" spans="1:11" ht="15" outlineLevel="1" thickTop="1"/>
     <row r="169" spans="1:11" outlineLevel="1">
       <c r="A169" s="10" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="C1">
     <cfRule type="cellIs" dxfId="0" priority="2" operator="equal">
       <formula>"Veuillez choisir l'année!"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" promptTitle="DEVISE" prompt="Veuillez sélectionner la bonne devise" sqref="G72 G26 G96 H34:H50 H79:H95">
       <formula1>$D$3:$D$191</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" promptTitle="DEVISE" prompt="Veuillez sélectionner la bonne devise">
           <x14:formula1>
             <xm:f>'Devises MENU DÉROULANT'!$C$2:$C$164</xm:f>
           </x14:formula1>
           <xm:sqref>G9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:D242"/>
   <sheetViews>
     <sheetView topLeftCell="A63" workbookViewId="0">
       <selection activeCell="D83" sqref="D83:E83"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <sheetData>
-    <row r="1" spans="1:4" ht="63">
+    <row r="1" spans="1:4" ht="62.4">
       <c r="A1" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="15.75">
+    <row r="2" spans="1:4" ht="15.6">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1"/>
     </row>
-    <row r="3" spans="1:4" ht="15.75">
+    <row r="3" spans="1:4" ht="15.6">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:4" ht="15.75">
+    <row r="4" spans="1:4" ht="15.6">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" ht="30">
       <c r="A5" s="2" t="s">
         <v>202</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D5" s="2">
         <v>971</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="30">
       <c r="A6" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2">
         <v>710</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" ht="15">
       <c r="A7" s="2" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="30">
       <c r="A8" s="2" t="s">
         <v>208</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>209</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="2">
         <v>12</v>
@@ -14897,121 +14894,121 @@
       </c>
       <c r="B9" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="30">
       <c r="A10" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:4" ht="15">
       <c r="A11" s="2" t="s">
         <v>213</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>214</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="2">
         <v>973</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="45">
       <c r="A12" s="2" t="s">
         <v>215</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="2">
         <v>951</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="60">
+    <row r="13" spans="1:4" ht="45">
       <c r="A13" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="2">
         <v>951</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="30">
       <c r="A14" s="2" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="45">
+    <row r="15" spans="1:4" ht="30">
       <c r="A15" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="2">
         <v>944</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="45">
+    <row r="16" spans="1:4" ht="30">
       <c r="A16" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="30">
       <c r="A17" s="2" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>224</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="2">
         <v>48</v>
@@ -15065,107 +15062,107 @@
       </c>
       <c r="B21" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="30">
       <c r="A22" s="2" t="s">
         <v>232</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="2">
         <v>952</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="45">
+    <row r="23" spans="1:4" ht="30">
       <c r="A23" s="2" t="s">
         <v>234</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="2">
         <v>60</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="30">
+    <row r="24" spans="1:4" ht="15">
       <c r="A24" s="2" t="s">
         <v>236</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="2">
         <v>64</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="45">
+    <row r="25" spans="1:4" ht="30">
       <c r="A25" s="2" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="2">
         <v>974</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:4" ht="15">
       <c r="A26" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="2">
         <v>984</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:4" ht="15">
       <c r="A27" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>242</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="45">
       <c r="A28" s="2" t="s">
         <v>243</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>244</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="2">
         <v>977</v>
@@ -15317,205 +15314,205 @@
       </c>
       <c r="B39" s="2" t="s">
         <v>263</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D39" s="2">
         <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="45">
       <c r="A40" s="2" t="s">
         <v>264</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>265</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="2">
         <v>136</v>
       </c>
     </row>
-    <row r="41" spans="1:4" ht="75">
+    <row r="41" spans="1:4" ht="60">
       <c r="A41" s="2" t="s">
         <v>266</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="2">
         <v>950</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="30">
       <c r="A42" s="2" t="s">
         <v>267</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>268</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D42" s="2">
         <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="30">
       <c r="A43" s="2" t="s">
         <v>269</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>270</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D43" s="2">
         <v>156</v>
       </c>
     </row>
-    <row r="44" spans="1:4">
+    <row r="44" spans="1:4" ht="15">
       <c r="A44" s="2" t="s">
         <v>271</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D44" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="45" spans="1:4" ht="45">
+    <row r="45" spans="1:4" ht="30">
       <c r="A45" s="2" t="s">
         <v>272</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>273</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D45" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="30">
       <c r="A46" s="2" t="s">
         <v>274</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>275</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D46" s="2">
         <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="30">
       <c r="A47" s="2" t="s">
         <v>276</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="2">
         <v>950</v>
       </c>
     </row>
-    <row r="48" spans="1:4" ht="45">
+    <row r="48" spans="1:4" ht="30">
       <c r="A48" s="2" t="s">
         <v>277</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>278</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="2">
         <v>554</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="30">
       <c r="A49" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>280</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D49" s="2">
         <v>410</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="45">
+    <row r="50" spans="1:4" ht="30">
       <c r="A50" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D50" s="2">
         <v>408</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="45">
       <c r="A51" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>284</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D51" s="2">
         <v>188</v>
       </c>
     </row>
-    <row r="52" spans="1:4">
+    <row r="52" spans="1:4" ht="15">
       <c r="A52" s="2" t="s">
         <v>285</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>286</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="2">
         <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="30">
       <c r="A53" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D53" s="2">
         <v>952</v>
@@ -15527,51 +15524,51 @@
       </c>
       <c r="B54" s="2" t="s">
         <v>289</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D54" s="2">
         <v>328</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="30">
       <c r="A55" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>291</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D55" s="2">
         <v>340</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:4" ht="15">
       <c r="A56" s="2" t="s">
         <v>292</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D56" s="2">
         <v>348</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="30">
       <c r="A57" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D57" s="2">
         <v>826</v>
@@ -15667,121 +15664,121 @@
       </c>
       <c r="B64" s="2" t="s">
         <v>308</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D64" s="2">
         <v>364</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="30">
       <c r="A65" s="2" t="s">
         <v>309</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>310</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D65" s="2">
         <v>368</v>
       </c>
     </row>
-    <row r="66" spans="1:4">
+    <row r="66" spans="1:4" ht="15">
       <c r="A66" s="2" t="s">
         <v>311</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="30">
       <c r="A67" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>313</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D67" s="2">
         <v>352</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="45">
       <c r="A68" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>315</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D68" s="2">
         <v>376</v>
       </c>
     </row>
-    <row r="69" spans="1:4">
+    <row r="69" spans="1:4" ht="15">
       <c r="A69" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D69" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="30">
       <c r="A70" s="2" t="s">
         <v>317</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>318</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D70" s="2">
         <v>388</v>
       </c>
     </row>
-    <row r="71" spans="1:4">
+    <row r="71" spans="1:4" ht="15">
       <c r="A71" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D71" s="2">
         <v>392</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="30">
       <c r="A72" s="2" t="s">
         <v>321</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D72" s="2">
         <v>826</v>
@@ -15849,51 +15846,51 @@
       </c>
       <c r="B77" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D77" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="30">
       <c r="A78" s="2" t="s">
         <v>331</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>332</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="2">
         <v>414</v>
       </c>
     </row>
-    <row r="79" spans="1:4">
+    <row r="79" spans="1:4" ht="15">
       <c r="A79" s="2" t="s">
         <v>333</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>334</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D79" s="2">
         <v>418</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="45">
       <c r="A80" s="2" t="s">
         <v>335</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D80" s="2">
         <v>840</v>
@@ -15947,163 +15944,163 @@
       </c>
       <c r="B84" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D84" s="2">
         <v>434</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="30">
       <c r="A85" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D85" s="2">
         <v>756</v>
       </c>
     </row>
-    <row r="86" spans="1:4">
+    <row r="86" spans="1:4" ht="15">
       <c r="A86" s="2" t="s">
         <v>345</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="30">
       <c r="A87" s="2" t="s">
         <v>346</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="88" spans="1:4">
+    <row r="88" spans="1:4" ht="15">
       <c r="A88" s="2" t="s">
         <v>347</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>348</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D88" s="2">
         <v>446</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="45">
       <c r="A89" s="2" t="s">
         <v>349</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>350</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D89" s="2">
         <v>807</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="30">
       <c r="A90" s="2" t="s">
         <v>351</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>352</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D90" s="2">
         <v>969</v>
       </c>
     </row>
-    <row r="91" spans="1:4">
+    <row r="91" spans="1:4" ht="15">
       <c r="A91" s="2" t="s">
         <v>353</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D91" s="2">
         <v>454</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="30">
       <c r="A92" s="2" t="s">
         <v>355</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>356</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D92" s="2">
         <v>462</v>
       </c>
     </row>
-    <row r="93" spans="1:4" ht="30">
+    <row r="93" spans="1:4" ht="15">
       <c r="A93" s="2" t="s">
         <v>357</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D93" s="2">
         <v>952</v>
       </c>
     </row>
-    <row r="94" spans="1:4">
+    <row r="94" spans="1:4" ht="15">
       <c r="A94" s="2" t="s">
         <v>358</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D94" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="30">
       <c r="A95" s="2" t="s">
         <v>359</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D95" s="2">
         <v>978</v>
@@ -16171,51 +16168,51 @@
       </c>
       <c r="B100" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D100" s="2">
         <v>840</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="60">
       <c r="A101" s="2" t="s">
         <v>368</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>369</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D101" s="2">
         <v>498</v>
       </c>
     </row>
-    <row r="102" spans="1:4">
+    <row r="102" spans="1:4" ht="15">
       <c r="A102" s="2" t="s">
         <v>370</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D102" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="30">
       <c r="A103" s="2" t="s">
         <v>371</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>372</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D103" s="2">
         <v>496</v>
@@ -16311,65 +16308,65 @@
       </c>
       <c r="B110" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D110" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="30">
       <c r="A111" s="2" t="s">
         <v>384</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D111" s="2">
         <v>558</v>
       </c>
     </row>
-    <row r="112" spans="1:4" ht="30">
+    <row r="112" spans="1:4" ht="15">
       <c r="A112" s="2" t="s">
         <v>386</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D112" s="2">
         <v>952</v>
       </c>
     </row>
-    <row r="113" spans="1:4" ht="60">
+    <row r="113" spans="1:4" ht="45">
       <c r="A113" s="2" t="s">
         <v>387</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>388</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D113" s="2">
         <v>554</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="30">
       <c r="A114" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>390</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D114" s="2">
         <v>524</v>
@@ -16409,79 +16406,79 @@
       </c>
       <c r="B117" s="2" t="s">
         <v>396</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D117" s="2">
         <v>860</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="30">
       <c r="A118" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D118" s="2">
         <v>586</v>
       </c>
     </row>
-    <row r="119" spans="1:4">
+    <row r="119" spans="1:4" ht="15">
       <c r="A119" s="2" t="s">
         <v>399</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D119" s="2">
         <v>840</v>
       </c>
     </row>
-    <row r="120" spans="1:4">
+    <row r="120" spans="1:4" ht="15">
       <c r="A120" s="2" t="s">
         <v>400</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>401</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D120" s="2">
         <v>590</v>
       </c>
     </row>
-    <row r="121" spans="1:4" ht="75">
+    <row r="121" spans="1:4" ht="60">
       <c r="A121" s="2" t="s">
         <v>402</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>403</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D121" s="2">
         <v>598</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="30">
       <c r="A122" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D122" s="2">
         <v>600</v>
@@ -16521,51 +16518,51 @@
       </c>
       <c r="B125" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D125" s="2">
         <v>604</v>
       </c>
     </row>
     <row r="126" spans="1:4" ht="30">
       <c r="A126" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>411</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="2">
         <v>608</v>
       </c>
     </row>
-    <row r="127" spans="1:4" ht="45">
+    <row r="127" spans="1:4" ht="30">
       <c r="A127" s="2" t="s">
         <v>412</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>278</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D127" s="2">
         <v>554</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="30">
       <c r="A128" s="2" t="s">
         <v>413</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>414</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D128" s="2">
         <v>985</v>
@@ -16591,51 +16588,51 @@
       </c>
       <c r="B130" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D130" s="2">
         <v>840</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="30">
       <c r="A131" s="2" t="s">
         <v>418</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D131" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="132" spans="1:4" ht="30">
+    <row r="132" spans="1:4" ht="15">
       <c r="A132" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>420</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D132" s="2">
         <v>634</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="30">
       <c r="A133" s="2" t="s">
         <v>421</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>422</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D133" s="2">
         <v>946</v>
@@ -16675,65 +16672,65 @@
       </c>
       <c r="B136" s="2" t="s">
         <v>428</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D136" s="2">
         <v>646</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="60">
       <c r="A137" s="2" t="s">
         <v>429</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>430</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D137" s="2">
         <v>214</v>
       </c>
     </row>
-    <row r="138" spans="1:4" ht="60">
+    <row r="138" spans="1:4" ht="45">
       <c r="A138" s="2" t="s">
         <v>431</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>432</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D138" s="2">
         <v>203</v>
       </c>
     </row>
-    <row r="139" spans="1:4">
+    <row r="139" spans="1:4" ht="15">
       <c r="A139" s="2" t="s">
         <v>433</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D139" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="140" spans="1:4" ht="45">
       <c r="A140" s="2" t="s">
         <v>434</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>376</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D140" s="2">
         <v>504</v>
@@ -16787,79 +16784,79 @@
       </c>
       <c r="B144" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D144" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="75">
       <c r="A145" s="2" t="s">
         <v>439</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D145" s="2">
         <v>951</v>
       </c>
     </row>
-    <row r="146" spans="1:4">
+    <row r="146" spans="1:4" ht="15">
       <c r="A146" s="2" t="s">
         <v>440</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D146" s="2">
         <v>882</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="45">
       <c r="A147" s="2" t="s">
         <v>442</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D147" s="2">
         <v>840</v>
       </c>
     </row>
-    <row r="148" spans="1:4" ht="60">
+    <row r="148" spans="1:4" ht="45">
       <c r="A148" s="2" t="s">
         <v>443</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>444</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D148" s="2">
         <v>678</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="30">
       <c r="A149" s="2" t="s">
         <v>445</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>446</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D149" s="2">
         <v>941</v>
@@ -16871,51 +16868,51 @@
       </c>
       <c r="B150" s="2" t="s">
         <v>448</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D150" s="2">
         <v>690</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="30">
       <c r="A151" s="2" t="s">
         <v>449</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>450</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D151" s="2">
         <v>760</v>
       </c>
     </row>
-    <row r="152" spans="1:4" ht="30">
+    <row r="152" spans="1:4" ht="15">
       <c r="A152" s="2" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D152" s="2">
         <v>952</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="30">
       <c r="A153" s="2" t="s">
         <v>452</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>453</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D153" s="2">
         <v>972</v>
@@ -16927,79 +16924,79 @@
       </c>
       <c r="B154" s="2" t="s">
         <v>455</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D154" s="2">
         <v>901</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="30">
       <c r="A155" s="2" t="s">
         <v>456</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>457</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D155" s="2">
         <v>834</v>
       </c>
     </row>
-    <row r="156" spans="1:4" ht="30">
+    <row r="156" spans="1:4" ht="15">
       <c r="A156" s="2" t="s">
         <v>458</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D156" s="2">
         <v>950</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="90">
       <c r="A157" s="2" t="s">
         <v>459</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>460</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D157" s="2">
         <v>840</v>
       </c>
     </row>
-    <row r="158" spans="1:4">
+    <row r="158" spans="1:4" ht="15">
       <c r="A158" s="2" t="s">
         <v>461</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>462</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D158" s="2">
         <v>776</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="45">
       <c r="A159" s="2" t="s">
         <v>463</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D159" s="2">
         <v>978</v>
@@ -17233,243 +17230,243 @@
     </row>
     <row r="178" spans="1:4" ht="30">
       <c r="A178" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C178" s="2"/>
       <c r="D178" s="2">
         <v>840</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="30">
       <c r="A179" s="2" t="s">
         <v>493</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>494</v>
       </c>
       <c r="C179" s="2"/>
       <c r="D179" s="2">
         <v>232</v>
       </c>
     </row>
-    <row r="180" spans="1:4" ht="30">
+    <row r="180" spans="1:4" ht="15">
       <c r="A180" s="2" t="s">
         <v>495</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C180" s="2"/>
       <c r="D180" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="181" spans="1:4">
+    <row r="181" spans="1:4" ht="15">
       <c r="A181" s="2" t="s">
         <v>496</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C181" s="2"/>
       <c r="D181" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="45">
       <c r="A182" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>498</v>
       </c>
       <c r="C182" s="2"/>
       <c r="D182" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="45">
       <c r="A183" s="2" t="s">
         <v>499</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>500</v>
       </c>
       <c r="C183" s="2"/>
       <c r="D183" s="2">
         <v>238</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="30">
       <c r="A184" s="2" t="s">
         <v>501</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>502</v>
       </c>
       <c r="C184" s="2"/>
       <c r="D184" s="2">
         <v>242</v>
       </c>
     </row>
-    <row r="185" spans="1:4" ht="30">
+    <row r="185" spans="1:4" ht="15">
       <c r="A185" s="2" t="s">
         <v>503</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C185" s="2"/>
       <c r="D185" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="186" spans="1:4">
+    <row r="186" spans="1:4" ht="15">
       <c r="A186" s="2" t="s">
         <v>504</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C186" s="2"/>
       <c r="D186" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="187" spans="1:4" ht="30">
+    <row r="187" spans="1:4" ht="15">
       <c r="A187" s="2" t="s">
         <v>505</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C187" s="2"/>
       <c r="D187" s="2">
         <v>950</v>
       </c>
     </row>
-    <row r="188" spans="1:4">
+    <row r="188" spans="1:4" ht="15">
       <c r="A188" s="2" t="s">
         <v>506</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C188" s="2"/>
       <c r="D188" s="2">
         <v>270</v>
       </c>
     </row>
-    <row r="189" spans="1:4" ht="30">
+    <row r="189" spans="1:4" ht="15">
       <c r="A189" s="2" t="s">
         <v>508</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>509</v>
       </c>
       <c r="C189" s="2"/>
       <c r="D189" s="2">
         <v>981</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="30">
       <c r="A190" s="2" t="s">
         <v>510</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>511</v>
       </c>
       <c r="C190" s="2"/>
       <c r="D190" s="2">
         <v>936</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="30">
       <c r="A191" s="2" t="s">
         <v>512</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C191" s="2"/>
       <c r="D191" s="2">
         <v>292</v>
       </c>
     </row>
-    <row r="192" spans="1:4">
+    <row r="192" spans="1:4" ht="15">
       <c r="A192" s="2" t="s">
         <v>514</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C192" s="2"/>
       <c r="D192" s="2">
         <v>978</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="45">
       <c r="A193" s="2" t="s">
         <v>515</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C193" s="2"/>
       <c r="D193" s="2">
         <v>951</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="30">
       <c r="A194" s="2" t="s">
         <v>516</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C194" s="2"/>
       <c r="D194" s="2">
         <v>208</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="30">
       <c r="A195" s="2" t="s">
         <v>517</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C195" s="2"/>
       <c r="D195" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="196" spans="1:4">
+    <row r="196" spans="1:4" ht="15">
       <c r="A196" s="2" t="s">
         <v>518</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C196" s="2"/>
       <c r="D196" s="2">
         <v>840</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="30">
       <c r="A197" s="2" t="s">
         <v>519</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>520</v>
       </c>
       <c r="C197" s="2"/>
       <c r="D197" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="30">
       <c r="A198" s="2" t="s">
@@ -17497,99 +17494,99 @@
     </row>
     <row r="200" spans="1:4" ht="45">
       <c r="A200" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C200" s="2"/>
       <c r="D200" s="2">
         <v>950</v>
       </c>
     </row>
     <row r="201" spans="1:4" ht="45">
       <c r="A201" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C201" s="2"/>
       <c r="D201" s="2">
         <v>978</v>
       </c>
     </row>
-    <row r="202" spans="1:4">
+    <row r="202" spans="1:4" ht="15">
       <c r="A202" s="2" t="s">
         <v>526</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>527</v>
       </c>
       <c r="C202" s="2"/>
       <c r="D202" s="2">
         <v>332</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="45">
       <c r="A203" s="2" t="s">
         <v>528</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>529</v>
       </c>
       <c r="C203" s="2"/>
       <c r="D203" s="2">
         <v>344</v>
       </c>
     </row>
     <row r="204" spans="1:4" ht="30">
       <c r="A204" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C204" s="2"/>
       <c r="D204" s="2">
         <v>458</v>
       </c>
     </row>
-    <row r="205" spans="1:4">
+    <row r="205" spans="1:4" ht="15">
       <c r="A205" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>533</v>
       </c>
       <c r="C205" s="2"/>
       <c r="D205" s="2">
         <v>566</v>
       </c>
     </row>
-    <row r="206" spans="1:4" ht="45">
+    <row r="206" spans="1:4" ht="30">
       <c r="A206" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>278</v>
       </c>
       <c r="C206" s="2"/>
       <c r="D206" s="2">
         <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="45">
       <c r="A207" s="2" t="s">
         <v>535</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>248</v>
       </c>
       <c r="C207" s="2"/>
       <c r="D207" s="2">
         <v>578</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="60">
       <c r="A208" s="2" t="s">
@@ -17653,123 +17650,123 @@
     </row>
     <row r="213" spans="1:4" ht="45">
       <c r="A213" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>544</v>
       </c>
       <c r="C213" s="2"/>
       <c r="D213" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="30">
       <c r="A214" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>546</v>
       </c>
       <c r="C214" s="2"/>
       <c r="D214" s="2">
         <v>706</v>
       </c>
     </row>
-    <row r="215" spans="1:4" ht="45">
+    <row r="215" spans="1:4" ht="30">
       <c r="A215" s="2" t="s">
         <v>547</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>548</v>
       </c>
       <c r="C215" s="2"/>
       <c r="D215" s="2">
         <v>938</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="45">
       <c r="A216" s="2" t="s">
         <v>549</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>550</v>
       </c>
       <c r="C216" s="2"/>
       <c r="D216" s="2">
         <v>728</v>
       </c>
     </row>
-    <row r="217" spans="1:4" ht="45">
+    <row r="217" spans="1:4" ht="30">
       <c r="A217" s="2" t="s">
         <v>551</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>552</v>
       </c>
       <c r="C217" s="2"/>
       <c r="D217" s="2">
         <v>144</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="30">
       <c r="A218" s="2" t="s">
         <v>553</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C218" s="2"/>
       <c r="D218" s="2">
         <v>756</v>
       </c>
     </row>
     <row r="219" spans="1:4" ht="30">
       <c r="A219" s="2" t="s">
         <v>554</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>555</v>
       </c>
       <c r="C219" s="2"/>
       <c r="D219" s="2">
         <v>968</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="30">
       <c r="A220" s="2" t="s">
         <v>556</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>557</v>
       </c>
       <c r="C220" s="2"/>
       <c r="D220" s="2">
         <v>752</v>
       </c>
     </row>
-    <row r="221" spans="1:4" ht="60">
+    <row r="221" spans="1:4" ht="45">
       <c r="A221" s="2" t="s">
         <v>558</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>248</v>
       </c>
       <c r="C221" s="2"/>
       <c r="D221" s="2">
         <v>578</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="30">
       <c r="A222" s="2" t="s">
         <v>559</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>560</v>
       </c>
       <c r="C222" s="2"/>
       <c r="D222" s="2">
         <v>748</v>
       </c>
     </row>
     <row r="223" spans="1:4" ht="75">
       <c r="A223" s="2" t="s">
@@ -17785,51 +17782,51 @@
     </row>
     <row r="224" spans="1:4" ht="30">
       <c r="A224" s="2" t="s">
         <v>562</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>563</v>
       </c>
       <c r="C224" s="2"/>
       <c r="D224" s="2">
         <v>764</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="45">
       <c r="A225" s="2" t="s">
         <v>564</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C225" s="2"/>
       <c r="D225" s="2">
         <v>840</v>
       </c>
     </row>
-    <row r="226" spans="1:4" ht="30">
+    <row r="226" spans="1:4" ht="15">
       <c r="A226" s="2" t="s">
         <v>565</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C226" s="2"/>
       <c r="D226" s="2">
         <v>952</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="30">
       <c r="A227" s="2" t="s">
         <v>566</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>567</v>
       </c>
       <c r="C227" s="2"/>
       <c r="D227" s="2">
         <v>554</v>
       </c>
     </row>
     <row r="228" spans="1:4" ht="45">
       <c r="A228" s="2" t="s">
@@ -17869,211 +17866,211 @@
     </row>
     <row r="231" spans="1:4" ht="30">
       <c r="A231" s="2" t="s">
         <v>574</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C231" s="2"/>
       <c r="D231" s="2">
         <v>949</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="45">
       <c r="A232" s="2" t="s">
         <v>576</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>577</v>
       </c>
       <c r="C232" s="2"/>
       <c r="D232" s="2">
         <v>36</v>
       </c>
     </row>
-    <row r="233" spans="1:4">
+    <row r="233" spans="1:4" ht="15">
       <c r="A233" s="2" t="s">
         <v>578</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>579</v>
       </c>
       <c r="C233" s="2"/>
       <c r="D233" s="2">
         <v>980</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="45">
       <c r="A234" s="2" t="s">
         <v>580</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>581</v>
       </c>
       <c r="C234" s="2"/>
       <c r="D234" s="2">
         <v>784</v>
       </c>
     </row>
-    <row r="235" spans="1:4" ht="45">
+    <row r="235" spans="1:4" ht="30">
       <c r="A235" s="2" t="s">
         <v>582</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>583</v>
       </c>
       <c r="C235" s="2"/>
       <c r="D235" s="2">
         <v>858</v>
       </c>
     </row>
-    <row r="236" spans="1:4" ht="30">
+    <row r="236" spans="1:4" ht="15">
       <c r="A236" s="2" t="s">
         <v>584</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>585</v>
       </c>
       <c r="C236" s="2"/>
       <c r="D236" s="2">
         <v>548</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="30">
       <c r="A237" s="2" t="s">
         <v>586</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>587</v>
       </c>
       <c r="C237" s="2"/>
       <c r="D237" s="2">
         <v>937</v>
       </c>
     </row>
-    <row r="238" spans="1:4">
+    <row r="238" spans="1:4" ht="15">
       <c r="A238" s="2" t="s">
         <v>588</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>589</v>
       </c>
       <c r="C238" s="2"/>
       <c r="D238" s="2">
         <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="45">
       <c r="A239" s="2" t="s">
         <v>590</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>416</v>
       </c>
       <c r="C239" s="2"/>
       <c r="D239" s="2">
         <v>953</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="30">
       <c r="A240" s="2" t="s">
         <v>591</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>592</v>
       </c>
       <c r="C240" s="2"/>
       <c r="D240" s="2">
         <v>886</v>
       </c>
     </row>
-    <row r="241" spans="1:4" ht="45">
+    <row r="241" spans="1:4" ht="30">
       <c r="A241" s="2" t="s">
         <v>593</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>594</v>
       </c>
       <c r="C241" s="2"/>
       <c r="D241" s="2">
         <v>932</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="60">
       <c r="A242" s="2" t="s">
         <v>595</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C242" s="2"/>
       <c r="D242" s="2">
         <v>840</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil4"/>
   <dimension ref="A1:X239"/>
   <sheetViews>
     <sheetView topLeftCell="A46" workbookViewId="0">
       <selection activeCell="K124" sqref="K124"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="12" width="10.140625" bestFit="1" customWidth="1"/>
-    <col min="15" max="24" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="12" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="24" width="10.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="18.75">
+    <row r="1" spans="1:24" ht="18">
       <c r="A1" s="54" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D1" t="s">
+        <v>706</v>
+      </c>
+      <c r="N1" s="54" t="s">
+        <v>698</v>
+      </c>
+      <c r="O1" t="s">
         <v>707</v>
       </c>
-      <c r="N1" s="54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:24" ht="15.75">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" ht="15.6">
       <c r="A2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="55">
         <v>2025</v>
       </c>
       <c r="C2" s="55">
         <v>2024</v>
       </c>
       <c r="D2" s="55">
         <v>2023</v>
       </c>
       <c r="E2" s="55">
         <v>2022</v>
       </c>
       <c r="F2" s="55">
         <v>2021</v>
       </c>
       <c r="G2" s="55">
         <v>2020</v>
       </c>
       <c r="H2" s="55">
         <v>2019</v>
       </c>
       <c r="I2" s="55">
@@ -18101,11688 +18098,11688 @@
       <c r="Q2" s="55">
         <v>2023</v>
       </c>
       <c r="R2" s="55">
         <v>2022</v>
       </c>
       <c r="S2" s="55">
         <v>2021</v>
       </c>
       <c r="T2" s="55">
         <v>2020</v>
       </c>
       <c r="U2" s="55">
         <v>2019</v>
       </c>
       <c r="V2" s="55">
         <v>2018</v>
       </c>
       <c r="W2" s="55">
         <v>2017</v>
       </c>
       <c r="X2" s="55">
         <v>2016</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" ht="15">
       <c r="A3" s="2" t="s">
         <v>157</v>
       </c>
       <c r="B3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C3">
         <v>0.36499999999999999</v>
       </c>
       <c r="D3">
         <v>0.35970000000000002</v>
       </c>
       <c r="E3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>157</v>
       </c>
       <c r="O3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P3">
         <v>0.38300000000000001</v>
       </c>
       <c r="Q3">
         <v>0.35970000000000002</v>
       </c>
       <c r="R3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X3" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="15">
       <c r="A4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W4" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X4" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="15">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="O5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X5" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="15">
       <c r="A6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="O6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W6" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X6" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="15">
       <c r="A7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="O7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W7" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X7" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="15">
       <c r="A8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="O8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W8" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X8" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="15">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W9" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X9" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="15">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="80">
         <v>0.90090000000000003</v>
       </c>
       <c r="C10">
         <v>0.90349999999999997</v>
       </c>
       <c r="D10">
         <v>0.89670000000000005</v>
       </c>
       <c r="E10">
         <v>0.90339999999999998</v>
       </c>
       <c r="F10">
         <v>0.94199999999999995</v>
       </c>
       <c r="G10">
         <v>0.92469999999999997</v>
       </c>
       <c r="H10">
         <v>0.92279999999999995</v>
       </c>
       <c r="I10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O10" s="21">
         <v>0.91469999999999996</v>
       </c>
       <c r="P10">
         <v>0.89149999999999996</v>
       </c>
       <c r="Q10">
         <v>0.90010000000000001</v>
       </c>
       <c r="R10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S10">
         <v>0.92049999999999998</v>
       </c>
       <c r="T10">
         <v>0.98350000000000004</v>
       </c>
       <c r="U10">
         <v>0.91220000000000001</v>
       </c>
       <c r="V10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W10" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X10" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="15">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W11" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X11" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="15">
       <c r="A12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W12" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X12" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="15">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W13" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X13" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="15">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W14" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X14" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="15">
       <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X15" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15">
       <c r="A16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="O16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W16" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X16" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15">
       <c r="A17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W17" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X17" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="15">
       <c r="A18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W18" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X18" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="15">
       <c r="A19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="O19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W19" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X19" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="15">
       <c r="A20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W20" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X20" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="15">
       <c r="A21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X21" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="15">
       <c r="A22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W22" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X22" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" ht="15">
       <c r="A23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="O23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W23" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X23" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="15">
       <c r="A24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W24" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X24" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="15">
       <c r="A25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="O25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W25" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X25" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" ht="15">
       <c r="A26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N26" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W26" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X26" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="15">
       <c r="A27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="O27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W27" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X27" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="15">
       <c r="A28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="O28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W28" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X28" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:24" ht="15.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" ht="15.6">
       <c r="A29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
       <c r="Q29">
         <v>1</v>
       </c>
       <c r="R29">
         <v>1</v>
       </c>
       <c r="S29">
         <v>1</v>
       </c>
       <c r="T29">
         <v>1</v>
       </c>
       <c r="U29">
         <v>1</v>
       </c>
       <c r="V29">
         <v>1</v>
       </c>
       <c r="W29">
         <v>1</v>
       </c>
       <c r="X29">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:24" ht="15">
       <c r="A30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W30" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X30" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="15">
       <c r="A31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W31" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X31" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="15">
       <c r="A32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="O32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W32" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X32" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="15">
       <c r="A33" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W33" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X33" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="15">
       <c r="A34" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N34" s="2" t="s">
         <v>51</v>
       </c>
       <c r="O34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W34" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X34" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="15">
       <c r="A35" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>56</v>
       </c>
       <c r="O35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W35" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X35" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" ht="15">
       <c r="A36" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>58</v>
       </c>
       <c r="O36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W36" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X36" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="15">
       <c r="A37" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>59</v>
       </c>
       <c r="O37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W37" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X37" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" ht="15">
       <c r="A38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W38" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X38" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" ht="15">
       <c r="A39" s="2" t="s">
         <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N39" s="2" t="s">
         <v>131</v>
       </c>
       <c r="O39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W39" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X39" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" ht="15">
       <c r="A40" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N40" s="2" t="s">
         <v>62</v>
       </c>
       <c r="O40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W40" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X40" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" ht="15">
       <c r="A41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="O41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W41" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X41" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" ht="15">
       <c r="A42" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>61</v>
       </c>
       <c r="O42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W42" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X42" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" ht="15">
       <c r="A43" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N43" s="2" t="s">
         <v>61</v>
       </c>
       <c r="O43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W43" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X43" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" ht="15">
       <c r="A44" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>130</v>
       </c>
       <c r="O44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W44" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X44" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" ht="15">
       <c r="A45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="O45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W45" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X45" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" ht="15">
       <c r="A46" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N46" s="2" t="s">
         <v>63</v>
       </c>
       <c r="O46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W46" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X46" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" ht="15">
       <c r="A47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="O47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W47" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X47" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" ht="15">
       <c r="A48" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>65</v>
       </c>
       <c r="O48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W48" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X48" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:24" ht="15.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24" ht="15.6">
       <c r="A49" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="10">
         <v>1.5782</v>
       </c>
       <c r="C49">
         <v>1.4818</v>
       </c>
       <c r="D49">
         <v>1.4597</v>
       </c>
       <c r="E49">
         <v>1.3695999999999999</v>
       </c>
       <c r="F49">
         <v>1.4827999999999999</v>
       </c>
       <c r="G49">
         <v>1.5298</v>
       </c>
       <c r="H49">
         <v>1.4856</v>
       </c>
       <c r="I49" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J49" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K49" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L49" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N49" s="1" t="s">
         <v>10</v>
       </c>
       <c r="O49" s="10">
         <v>1.6089</v>
       </c>
       <c r="P49">
         <v>1.4927999999999999</v>
       </c>
       <c r="Q49">
         <v>1.4625999999999999</v>
       </c>
       <c r="R49">
         <v>1.4458</v>
       </c>
       <c r="S49">
         <v>1.4391</v>
       </c>
       <c r="T49">
         <v>1.5608</v>
       </c>
       <c r="U49">
         <v>1.4582999999999999</v>
       </c>
       <c r="V49" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W49" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X49" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24" ht="15">
       <c r="A50" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>67</v>
       </c>
       <c r="O50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W50" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X50" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24" ht="15">
       <c r="A51" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>66</v>
       </c>
       <c r="O51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W51" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X51" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="15">
       <c r="A52" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B52" s="81">
         <v>1.8420000000000001</v>
       </c>
       <c r="C52">
         <v>1.7504</v>
       </c>
       <c r="D52">
         <v>1.6783999999999999</v>
       </c>
       <c r="E52">
         <v>1.6075999999999999</v>
       </c>
       <c r="F52">
         <v>1.7245999999999999</v>
       </c>
       <c r="G52">
         <v>1.7199</v>
       </c>
       <c r="H52">
         <v>1.6944999999999999</v>
       </c>
       <c r="I52" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J52" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K52" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L52" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N52" s="2" t="s">
         <v>73</v>
       </c>
       <c r="O52" s="10">
         <v>1.8428</v>
       </c>
       <c r="P52">
         <v>1.8028999999999999</v>
       </c>
       <c r="Q52">
         <v>1.6837</v>
       </c>
       <c r="R52">
         <v>1.6322000000000001</v>
       </c>
       <c r="S52">
         <v>1.7132000000000001</v>
       </c>
       <c r="T52">
         <v>1.7381</v>
       </c>
       <c r="U52">
         <v>1.7174</v>
       </c>
       <c r="V52" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W52" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X52" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" ht="15">
       <c r="A53" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>69</v>
       </c>
       <c r="O53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W53" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X53" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24" ht="15">
       <c r="A54" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>70</v>
       </c>
       <c r="O54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X54" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" ht="15">
       <c r="A55" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>71</v>
       </c>
       <c r="O55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W55" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X55" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="15">
       <c r="A56" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>68</v>
       </c>
       <c r="O56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W56" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X56" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24" ht="15">
       <c r="A57" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>74</v>
       </c>
       <c r="O57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W57" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X57" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" ht="15">
       <c r="A58" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>72</v>
       </c>
       <c r="O58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W58" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X58" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" ht="15">
       <c r="A59" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N59" s="2" t="s">
         <v>75</v>
       </c>
       <c r="O59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W59" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X59" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" ht="15">
       <c r="A60" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N60" s="2" t="s">
         <v>78</v>
       </c>
       <c r="O60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W60" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X60" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" ht="15">
       <c r="A61" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>77</v>
       </c>
       <c r="O61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W61" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X61" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24" ht="15">
       <c r="A62" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N62" s="2" t="s">
         <v>57</v>
       </c>
       <c r="O62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W62" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X62" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24" ht="15">
       <c r="A63" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>76</v>
       </c>
       <c r="O63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W63" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X63" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24" ht="15">
       <c r="A64" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N64" s="2" t="s">
         <v>79</v>
       </c>
       <c r="O64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W64" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X64" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="65" spans="1:24" ht="15">
       <c r="A65" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>81</v>
       </c>
       <c r="O65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W65" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X65" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="66" spans="1:24" ht="15">
       <c r="A66" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N66" s="2" t="s">
         <v>85</v>
       </c>
       <c r="O66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W66" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X66" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24" ht="15">
       <c r="A67" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N67" s="2" t="s">
         <v>80</v>
       </c>
       <c r="O67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W67" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X67" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24" ht="15">
       <c r="A68" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N68" s="2" t="s">
         <v>83</v>
       </c>
       <c r="O68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W68" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X68" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="69" spans="1:24" ht="15">
       <c r="A69" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N69" s="2" t="s">
         <v>82</v>
       </c>
       <c r="O69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W69" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X69" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24" ht="15">
       <c r="A70" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N70" s="2" t="s">
         <v>84</v>
       </c>
       <c r="O70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W70" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X70" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24" ht="15">
       <c r="A71" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N71" s="2" t="s">
         <v>86</v>
       </c>
       <c r="O71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W71" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X71" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24" ht="15">
       <c r="A72" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N72" s="2" t="s">
         <v>88</v>
       </c>
       <c r="O72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W72" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X72" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24" ht="15">
       <c r="A73" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N73" s="2" t="s">
         <v>87</v>
       </c>
       <c r="O73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W73" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X73" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24" ht="15">
       <c r="A74" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N74" s="2" t="s">
         <v>90</v>
       </c>
       <c r="O74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W74" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X74" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24" ht="15">
       <c r="A75" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N75" s="2" t="s">
         <v>91</v>
       </c>
       <c r="O75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W75" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X75" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24" ht="15">
       <c r="A76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W76" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X76" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24" ht="15">
       <c r="A77" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N77" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W77" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X77" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24" ht="15">
       <c r="A78" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N78" s="2" t="s">
         <v>55</v>
       </c>
       <c r="O78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W78" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X78" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24" ht="15">
       <c r="A79" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N79" s="2" t="s">
         <v>54</v>
       </c>
       <c r="O79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W79" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X79" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24" ht="15">
       <c r="A80" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N80" s="2" t="s">
         <v>92</v>
       </c>
       <c r="O80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W80" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X80" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24" ht="15">
       <c r="A81" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N81" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W81" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X81" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24" ht="15">
       <c r="A82" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N82" s="2" t="s">
         <v>89</v>
       </c>
       <c r="O82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W82" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X82" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24" ht="15">
       <c r="A83" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N83" s="2" t="s">
         <v>93</v>
       </c>
       <c r="O83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W83" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X83" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="84" spans="1:24" ht="15">
       <c r="A84" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N84" s="2" t="s">
         <v>94</v>
       </c>
       <c r="O84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W84" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X84" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24" ht="15">
       <c r="A85" s="2" t="s">
         <v>142</v>
       </c>
       <c r="B85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N85" s="2" t="s">
         <v>142</v>
       </c>
       <c r="O85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W85" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X85" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="86" spans="1:24" ht="15">
       <c r="A86" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N86" s="2" t="s">
         <v>95</v>
       </c>
       <c r="O86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W86" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X86" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24" ht="15">
       <c r="A87" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N87" s="2" t="s">
         <v>96</v>
       </c>
       <c r="O87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W87" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X87" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="88" spans="1:24" ht="15">
       <c r="A88" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N88" s="2" t="s">
         <v>108</v>
       </c>
       <c r="O88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W88" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X88" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="89" spans="1:24" ht="15">
       <c r="A89" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N89" s="2" t="s">
         <v>106</v>
       </c>
       <c r="O89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W89" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X89" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="90" spans="1:24" ht="15">
       <c r="A90" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N90" s="2" t="s">
         <v>99</v>
       </c>
       <c r="O90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W90" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X90" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="91" spans="1:24" ht="15">
       <c r="A91" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N91" s="2" t="s">
         <v>98</v>
       </c>
       <c r="O91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W91" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X91" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="92" spans="1:24" ht="15">
       <c r="A92" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N92" s="2" t="s">
         <v>110</v>
       </c>
       <c r="O92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W92" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X92" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="93" spans="1:24" ht="15">
       <c r="A93" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N93" s="2" t="s">
         <v>107</v>
       </c>
       <c r="O93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W93" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X93" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="94" spans="1:24" ht="15">
       <c r="A94" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N94" s="2" t="s">
         <v>97</v>
       </c>
       <c r="O94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W94" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X94" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="95" spans="1:24" ht="15">
       <c r="A95" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N95" s="2" t="s">
         <v>104</v>
       </c>
       <c r="O95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W95" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X95" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="96" spans="1:24" ht="15">
       <c r="A96" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N96" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W96" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X96" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="97" spans="1:24" ht="15">
       <c r="A97" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N97" s="2" t="s">
         <v>102</v>
       </c>
       <c r="O97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W97" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X97" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="98" spans="1:24" ht="15">
       <c r="A98" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N98" s="2" t="s">
         <v>100</v>
       </c>
       <c r="O98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W98" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X98" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:24" s="21" customFormat="1" ht="15.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="99" spans="1:24" s="21" customFormat="1" ht="15.6">
       <c r="A99" s="74" t="s">
         <v>105</v>
       </c>
       <c r="B99" s="10">
         <v>7.2840000000000002E-2</v>
       </c>
       <c r="C99" s="21">
         <v>7.5200000000000003E-2</v>
       </c>
       <c r="D99" s="21">
         <v>7.6179999999999998E-2</v>
       </c>
       <c r="E99" s="21">
         <v>6.472E-2</v>
       </c>
       <c r="F99" s="21">
         <v>6.1809999999999997E-2</v>
       </c>
       <c r="G99" s="21">
         <v>6.2670000000000003E-2</v>
       </c>
       <c r="H99" s="21">
         <v>6.8940000000000001E-2</v>
       </c>
       <c r="I99" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J99" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K99" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L99" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N99" s="74" t="s">
         <v>105</v>
       </c>
       <c r="O99" s="10">
         <v>7.6219999999999996E-2</v>
       </c>
       <c r="P99" s="21">
         <v>6.9290000000000004E-2</v>
       </c>
       <c r="Q99" s="21">
         <v>7.8179999999999999E-2</v>
       </c>
       <c r="R99" s="21">
         <v>6.9489999999999996E-2</v>
       </c>
       <c r="S99" s="21">
         <v>6.2089999999999999E-2</v>
       </c>
       <c r="T99" s="21">
         <v>6.404E-2</v>
       </c>
       <c r="U99" s="21">
         <v>6.8820000000000006E-2</v>
       </c>
       <c r="V99" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W99" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X99" s="21" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="100" spans="1:24" ht="15">
       <c r="A100" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N100" s="2" t="s">
         <v>101</v>
       </c>
       <c r="O100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W100" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X100" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="101" spans="1:24" ht="15">
       <c r="A101" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N101" s="2" t="s">
         <v>109</v>
       </c>
       <c r="O101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W101" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X101" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="102" spans="1:24" ht="15">
       <c r="A102" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N102" s="2" t="s">
         <v>111</v>
       </c>
       <c r="O102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W102" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X102" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="103" spans="1:24" ht="15">
       <c r="A103" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N103" s="2" t="s">
         <v>113</v>
       </c>
       <c r="O103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W103" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X103" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="104" spans="1:24" ht="15">
       <c r="A104" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N104" s="2" t="s">
         <v>112</v>
       </c>
       <c r="O104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W104" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X104" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="105" spans="1:24" ht="15">
       <c r="A105" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N105" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W105" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X105" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="106" spans="1:24" ht="15">
       <c r="A106" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N106" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W106" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X106" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="107" spans="1:24" ht="15">
       <c r="A107" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N107" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W107" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X107" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="108" spans="1:24" ht="15">
       <c r="A108" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N108" s="2" t="s">
         <v>115</v>
       </c>
       <c r="O108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W108" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X108" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="109" spans="1:24" ht="15">
       <c r="A109" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N109" s="2" t="s">
         <v>53</v>
       </c>
       <c r="O109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W109" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X109" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="110" spans="1:24" ht="15">
       <c r="A110" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N110" s="2" t="s">
         <v>116</v>
       </c>
       <c r="O110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W110" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X110" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="111" spans="1:24" ht="15">
       <c r="A111" s="2" t="s">
         <v>120</v>
       </c>
       <c r="B111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N111" s="2" t="s">
         <v>120</v>
       </c>
       <c r="O111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W111" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X111" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="112" spans="1:24" ht="15">
       <c r="A112" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N112" s="2" t="s">
         <v>123</v>
       </c>
       <c r="O112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W112" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X112" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="113" spans="1:24" ht="15">
       <c r="A113" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N113" s="2" t="s">
         <v>121</v>
       </c>
       <c r="O113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W113" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X113" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="114" spans="1:24" ht="15">
       <c r="A114" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N114" s="2" t="s">
         <v>124</v>
       </c>
       <c r="O114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W114" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X114" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="115" spans="1:24" ht="15">
       <c r="A115" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N115" s="2" t="s">
         <v>119</v>
       </c>
       <c r="O115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W115" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X115" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="116" spans="1:24" ht="15">
       <c r="A116" s="2" t="s">
         <v>125</v>
       </c>
       <c r="B116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N116" s="2" t="s">
         <v>125</v>
       </c>
       <c r="O116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W116" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X116" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="117" spans="1:24" ht="15">
       <c r="A117" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N117" s="2" t="s">
         <v>122</v>
       </c>
       <c r="O117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W117" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X117" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="118" spans="1:24" ht="15">
       <c r="A118" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N118" s="2" t="s">
         <v>126</v>
       </c>
       <c r="O118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W118" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X118" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="119" spans="1:24" ht="15">
       <c r="A119" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N119" s="2" t="s">
         <v>127</v>
       </c>
       <c r="O119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W119" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X119" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="120" spans="1:24" ht="15">
       <c r="A120" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N120" s="2" t="s">
         <v>134</v>
       </c>
       <c r="O120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W120" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X120" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="121" spans="1:24" ht="15">
       <c r="A121" s="2" t="s">
         <v>128</v>
       </c>
       <c r="B121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N121" s="2" t="s">
         <v>128</v>
       </c>
       <c r="O121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W121" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X121" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="122" spans="1:24" ht="15">
       <c r="A122" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N122" s="2" t="s">
         <v>129</v>
       </c>
       <c r="O122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W122" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X122" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="123" spans="1:24" ht="15">
       <c r="A123" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N123" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W123" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X123" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="124" spans="1:24" ht="15">
       <c r="A124" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N124" s="2" t="s">
         <v>138</v>
       </c>
       <c r="O124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W124" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X124" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="125" spans="1:24" ht="15">
       <c r="A125" s="2" t="s">
         <v>135</v>
       </c>
       <c r="B125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N125" s="2" t="s">
         <v>135</v>
       </c>
       <c r="O125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W125" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X125" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="126" spans="1:24" ht="15">
       <c r="A126" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N126" s="2" t="s">
         <v>140</v>
       </c>
       <c r="O126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X126" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="127" spans="1:24" ht="15">
       <c r="A127" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N127" s="2" t="s">
         <v>144</v>
       </c>
       <c r="O127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W127" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X127" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="128" spans="1:24" ht="15">
       <c r="A128" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N128" s="2" t="s">
         <v>137</v>
       </c>
       <c r="O128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W128" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X128" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="129" spans="1:24" ht="15">
       <c r="A129" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N129" s="2" t="s">
         <v>136</v>
       </c>
       <c r="O129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W129" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X129" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="130" spans="1:24" ht="15">
       <c r="A130" s="2" t="s">
         <v>139</v>
       </c>
       <c r="B130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N130" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W130" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X130" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="131" spans="1:24" ht="15">
       <c r="A131" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N131" s="2" t="s">
         <v>143</v>
       </c>
       <c r="O131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W131" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X131" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="132" spans="1:24" ht="15">
       <c r="A132" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N132" s="2" t="s">
         <v>141</v>
       </c>
       <c r="O132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W132" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X132" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="133" spans="1:24" ht="15">
       <c r="A133" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N133" s="2" t="s">
         <v>133</v>
       </c>
       <c r="O133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W133" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X133" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="134" spans="1:24" ht="15">
       <c r="A134" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N134" s="2" t="s">
         <v>146</v>
       </c>
       <c r="O134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W134" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X134" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="135" spans="1:24" ht="15">
       <c r="A135" s="2" t="s">
         <v>145</v>
       </c>
       <c r="B135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N135" s="2" t="s">
         <v>145</v>
       </c>
       <c r="O135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W135" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X135" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="136" spans="1:24" ht="15">
       <c r="A136" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N136" s="2" t="s">
         <v>150</v>
       </c>
       <c r="O136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W136" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X136" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="137" spans="1:24" ht="15">
       <c r="A137" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N137" s="2" t="s">
         <v>147</v>
       </c>
       <c r="O137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W137" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X137" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="138" spans="1:24" ht="15">
       <c r="A138" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N138" s="2" t="s">
         <v>154</v>
       </c>
       <c r="O138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W138" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X138" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="139" spans="1:24" ht="15">
       <c r="A139" s="2" t="s">
         <v>153</v>
       </c>
       <c r="B139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N139" s="2" t="s">
         <v>153</v>
       </c>
       <c r="O139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W139" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X139" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="140" spans="1:24" ht="15">
       <c r="A140" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N140" s="2" t="s">
         <v>151</v>
       </c>
       <c r="O140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W140" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X140" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="141" spans="1:24" ht="15">
       <c r="A141" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N141" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W141" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X141" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="142" spans="1:24" ht="15">
       <c r="A142" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N142" s="2" t="s">
         <v>152</v>
       </c>
       <c r="O142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W142" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X142" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="143" spans="1:24" ht="15">
       <c r="A143" s="2" t="s">
         <v>148</v>
       </c>
       <c r="B143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N143" s="2" t="s">
         <v>148</v>
       </c>
       <c r="O143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W143" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X143" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="144" spans="1:24" ht="15">
       <c r="A144" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N144" s="2" t="s">
         <v>149</v>
       </c>
       <c r="O144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W144" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X144" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="145" spans="1:24" ht="15">
       <c r="A145" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N145" s="2" t="s">
         <v>156</v>
       </c>
       <c r="O145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W145" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X145" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="146" spans="1:24" ht="15">
       <c r="A146" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N146" s="2" t="s">
         <v>117</v>
       </c>
       <c r="O146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W146" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X146" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:24" s="21" customFormat="1" ht="15.75">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="147" spans="1:24" s="21" customFormat="1" ht="15.6">
       <c r="A147" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B147" s="10">
         <v>1.3977999999999999</v>
       </c>
       <c r="C147" s="21">
         <v>1.3697999999999999</v>
       </c>
       <c r="D147" s="21">
         <v>1.3496999999999999</v>
       </c>
       <c r="E147" s="21">
         <v>1.3012999999999999</v>
       </c>
       <c r="F147" s="21">
         <v>1.2535000000000001</v>
       </c>
       <c r="G147" s="21">
         <v>1.3414999999999999</v>
       </c>
       <c r="H147" s="21">
         <v>1.3269</v>
       </c>
       <c r="I147" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J147" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K147" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L147" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N147" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O147" s="10">
         <v>1.3706</v>
       </c>
       <c r="P147" s="21">
         <v>1.4389000000000001</v>
       </c>
       <c r="Q147" s="21">
         <v>1.3226</v>
       </c>
       <c r="R147" s="21">
         <v>1.3544</v>
       </c>
       <c r="S147" s="21">
         <v>1.2678</v>
       </c>
       <c r="T147" s="21">
         <v>1.2732000000000001</v>
       </c>
       <c r="U147" s="21">
         <v>1.2988</v>
       </c>
       <c r="V147" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W147" s="21" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X147" s="21" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="148" spans="1:24" ht="15">
       <c r="A148" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N148" s="2" t="s">
         <v>158</v>
       </c>
       <c r="O148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W148" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X148" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="149" spans="1:24" ht="15">
       <c r="A149" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N149" s="2" t="s">
         <v>118</v>
       </c>
       <c r="O149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W149" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X149" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="150" spans="1:24" ht="15">
       <c r="A150" s="2" t="s">
         <v>160</v>
       </c>
       <c r="B150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N150" s="2" t="s">
         <v>160</v>
       </c>
       <c r="O150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W150" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X150" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="151" spans="1:24" ht="15">
       <c r="A151" s="2" t="s">
         <v>161</v>
       </c>
       <c r="B151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N151" s="2" t="s">
         <v>161</v>
       </c>
       <c r="O151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W151" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X151" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="152" spans="1:24" ht="15">
       <c r="A152" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N152" s="2" t="s">
         <v>159</v>
       </c>
       <c r="O152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W152" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X152" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="153" spans="1:24" ht="15">
       <c r="A153" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N153" s="2" t="s">
         <v>132</v>
       </c>
       <c r="O153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W153" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X153" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="154" spans="1:24" ht="15">
       <c r="A154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W154" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X154" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="155" spans="1:24" ht="15">
       <c r="A155" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N155" s="2" t="s">
         <v>20</v>
       </c>
       <c r="O155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W155" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X155" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="156" spans="1:24" ht="15">
       <c r="A156" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N156" s="2" t="s">
         <v>32</v>
       </c>
       <c r="O156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W156" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X156" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="157" spans="1:24" ht="15">
       <c r="A157" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N157" s="2" t="s">
         <v>114</v>
       </c>
       <c r="O157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W157" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X157" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="158" spans="1:24" ht="15">
       <c r="A158" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N158" s="2" t="s">
         <v>162</v>
       </c>
       <c r="O158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W158" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X158" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="159" spans="1:24" ht="15">
       <c r="A159" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N159" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W159" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X159" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="160" spans="1:24" ht="15">
       <c r="A160" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N160" s="2" t="s">
         <v>163</v>
       </c>
       <c r="O160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W160" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X160" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="161" spans="1:24" ht="15">
       <c r="A161" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="E161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="H161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="I161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="J161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="K161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="N161" s="2" t="s">
         <v>164</v>
       </c>
       <c r="O161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="Q161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="R161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="S161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="T161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="V161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="W161" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="X161" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:24">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="162" spans="1:24" ht="15">
       <c r="A162" s="2"/>
       <c r="N162" s="2"/>
     </row>
-    <row r="163" spans="1:24">
+    <row r="163" spans="1:24" ht="15">
       <c r="A163" s="2"/>
       <c r="N163" s="2"/>
     </row>
-    <row r="164" spans="1:24">
+    <row r="164" spans="1:24" ht="15">
       <c r="A164" s="2"/>
       <c r="N164" s="2"/>
     </row>
-    <row r="165" spans="1:24">
+    <row r="165" spans="1:24" ht="15">
       <c r="A165" s="2"/>
       <c r="N165" s="2"/>
     </row>
-    <row r="166" spans="1:24">
+    <row r="166" spans="1:24" ht="15">
       <c r="A166" s="2"/>
       <c r="N166" s="2"/>
     </row>
-    <row r="167" spans="1:24">
+    <row r="167" spans="1:24" ht="15">
       <c r="A167" s="2"/>
       <c r="N167" s="2"/>
     </row>
-    <row r="168" spans="1:24">
+    <row r="168" spans="1:24" ht="15">
       <c r="A168" s="2"/>
       <c r="N168" s="2"/>
     </row>
-    <row r="169" spans="1:24">
+    <row r="169" spans="1:24" ht="15">
       <c r="A169" s="2"/>
       <c r="N169" s="2"/>
     </row>
-    <row r="170" spans="1:24">
+    <row r="170" spans="1:24" ht="15">
       <c r="A170" s="2"/>
       <c r="N170" s="2"/>
     </row>
-    <row r="171" spans="1:24">
+    <row r="171" spans="1:24" ht="15">
       <c r="A171" s="2"/>
       <c r="N171" s="2"/>
     </row>
-    <row r="172" spans="1:24">
+    <row r="172" spans="1:24" ht="15">
       <c r="A172" s="2"/>
       <c r="N172" s="2"/>
     </row>
-    <row r="173" spans="1:24">
+    <row r="173" spans="1:24" ht="15">
       <c r="A173" s="2"/>
       <c r="N173" s="2"/>
     </row>
-    <row r="174" spans="1:24">
+    <row r="174" spans="1:24" ht="15">
       <c r="A174" s="2"/>
       <c r="N174" s="2"/>
     </row>
-    <row r="175" spans="1:24">
+    <row r="175" spans="1:24" ht="15">
       <c r="A175" s="2"/>
       <c r="N175" s="2"/>
     </row>
-    <row r="176" spans="1:24">
+    <row r="176" spans="1:24" ht="15">
       <c r="A176" s="2"/>
       <c r="N176" s="2"/>
     </row>
-    <row r="177" spans="1:14">
+    <row r="177" spans="1:14" ht="15">
       <c r="A177" s="2"/>
       <c r="N177" s="2"/>
     </row>
-    <row r="178" spans="1:14">
+    <row r="178" spans="1:14" ht="15">
       <c r="A178" s="2"/>
       <c r="N178" s="2"/>
     </row>
-    <row r="179" spans="1:14">
+    <row r="179" spans="1:14" ht="15">
       <c r="A179" s="2"/>
       <c r="N179" s="2"/>
     </row>
-    <row r="180" spans="1:14">
+    <row r="180" spans="1:14" ht="15">
       <c r="A180" s="2"/>
       <c r="N180" s="2"/>
     </row>
-    <row r="181" spans="1:14">
+    <row r="181" spans="1:14" ht="15">
       <c r="A181" s="2"/>
       <c r="N181" s="2"/>
     </row>
-    <row r="182" spans="1:14">
+    <row r="182" spans="1:14" ht="15">
       <c r="A182" s="2"/>
       <c r="N182" s="2"/>
     </row>
-    <row r="183" spans="1:14">
+    <row r="183" spans="1:14" ht="15">
       <c r="A183" s="2"/>
       <c r="N183" s="2"/>
     </row>
-    <row r="184" spans="1:14">
+    <row r="184" spans="1:14" ht="15">
       <c r="A184" s="2"/>
       <c r="N184" s="2"/>
     </row>
-    <row r="185" spans="1:14">
+    <row r="185" spans="1:14" ht="15">
       <c r="A185" s="2"/>
       <c r="N185" s="2"/>
     </row>
-    <row r="186" spans="1:14">
+    <row r="186" spans="1:14" ht="15">
       <c r="A186" s="2"/>
       <c r="N186" s="2"/>
     </row>
-    <row r="187" spans="1:14">
+    <row r="187" spans="1:14" ht="15">
       <c r="A187" s="2"/>
       <c r="N187" s="2"/>
     </row>
-    <row r="188" spans="1:14">
+    <row r="188" spans="1:14" ht="15">
       <c r="A188" s="2"/>
       <c r="N188" s="2"/>
     </row>
-    <row r="189" spans="1:14">
+    <row r="189" spans="1:14" ht="15">
       <c r="A189" s="2"/>
       <c r="N189" s="2"/>
     </row>
-    <row r="190" spans="1:14">
+    <row r="190" spans="1:14" ht="15">
       <c r="A190" s="2"/>
       <c r="N190" s="2"/>
     </row>
-    <row r="191" spans="1:14">
+    <row r="191" spans="1:14" ht="15">
       <c r="A191" s="2"/>
       <c r="N191" s="2"/>
     </row>
-    <row r="192" spans="1:14">
+    <row r="192" spans="1:14" ht="15">
       <c r="A192" s="2"/>
       <c r="N192" s="2"/>
     </row>
-    <row r="193" spans="1:14">
+    <row r="193" spans="1:14" ht="15">
       <c r="A193" s="2"/>
       <c r="N193" s="2"/>
     </row>
-    <row r="194" spans="1:14">
+    <row r="194" spans="1:14" ht="15">
       <c r="A194" s="2"/>
       <c r="N194" s="2"/>
     </row>
-    <row r="195" spans="1:14">
+    <row r="195" spans="1:14" ht="15">
       <c r="A195" s="2"/>
       <c r="N195" s="2"/>
     </row>
-    <row r="196" spans="1:14">
+    <row r="196" spans="1:14" ht="15">
       <c r="A196" s="2"/>
       <c r="N196" s="2"/>
     </row>
-    <row r="197" spans="1:14">
+    <row r="197" spans="1:14" ht="15">
       <c r="A197" s="2"/>
       <c r="N197" s="2"/>
     </row>
-    <row r="198" spans="1:14">
+    <row r="198" spans="1:14" ht="15">
       <c r="A198" s="2"/>
       <c r="N198" s="2"/>
     </row>
-    <row r="199" spans="1:14">
+    <row r="199" spans="1:14" ht="15">
       <c r="A199" s="2"/>
       <c r="N199" s="2"/>
     </row>
-    <row r="200" spans="1:14">
+    <row r="200" spans="1:14" ht="15">
       <c r="A200" s="2"/>
       <c r="N200" s="2"/>
     </row>
-    <row r="201" spans="1:14">
+    <row r="201" spans="1:14" ht="15">
       <c r="A201" s="2"/>
       <c r="N201" s="2"/>
     </row>
-    <row r="202" spans="1:14">
+    <row r="202" spans="1:14" ht="15">
       <c r="A202" s="2"/>
       <c r="N202" s="2"/>
     </row>
-    <row r="203" spans="1:14">
+    <row r="203" spans="1:14" ht="15">
       <c r="A203" s="2"/>
       <c r="N203" s="2"/>
     </row>
-    <row r="204" spans="1:14">
+    <row r="204" spans="1:14" ht="15">
       <c r="A204" s="2"/>
       <c r="N204" s="2"/>
     </row>
-    <row r="205" spans="1:14">
+    <row r="205" spans="1:14" ht="15">
       <c r="A205" s="2"/>
       <c r="N205" s="2"/>
     </row>
-    <row r="206" spans="1:14">
+    <row r="206" spans="1:14" ht="15">
       <c r="A206" s="2"/>
       <c r="N206" s="2"/>
     </row>
-    <row r="207" spans="1:14">
+    <row r="207" spans="1:14" ht="15">
       <c r="A207" s="2"/>
       <c r="N207" s="2"/>
     </row>
-    <row r="208" spans="1:14">
+    <row r="208" spans="1:14" ht="15">
       <c r="A208" s="2"/>
       <c r="N208" s="2"/>
     </row>
-    <row r="209" spans="1:14">
+    <row r="209" spans="1:14" ht="15">
       <c r="A209" s="2"/>
       <c r="N209" s="2"/>
     </row>
-    <row r="210" spans="1:14">
+    <row r="210" spans="1:14" ht="15">
       <c r="A210" s="2"/>
       <c r="N210" s="2"/>
     </row>
-    <row r="211" spans="1:14">
+    <row r="211" spans="1:14" ht="15">
       <c r="A211" s="2"/>
       <c r="N211" s="2"/>
     </row>
-    <row r="212" spans="1:14">
+    <row r="212" spans="1:14" ht="15">
       <c r="A212" s="2"/>
       <c r="N212" s="2"/>
     </row>
-    <row r="213" spans="1:14">
+    <row r="213" spans="1:14" ht="15">
       <c r="A213" s="2"/>
       <c r="N213" s="2"/>
     </row>
-    <row r="214" spans="1:14">
+    <row r="214" spans="1:14" ht="15">
       <c r="A214" s="2"/>
       <c r="N214" s="2"/>
     </row>
-    <row r="215" spans="1:14">
+    <row r="215" spans="1:14" ht="15">
       <c r="A215" s="2"/>
       <c r="N215" s="2"/>
     </row>
-    <row r="216" spans="1:14">
+    <row r="216" spans="1:14" ht="15">
       <c r="A216" s="2"/>
       <c r="N216" s="2"/>
     </row>
-    <row r="217" spans="1:14">
+    <row r="217" spans="1:14" ht="15">
       <c r="A217" s="2"/>
       <c r="N217" s="2"/>
     </row>
-    <row r="218" spans="1:14">
+    <row r="218" spans="1:14" ht="15">
       <c r="A218" s="2"/>
       <c r="N218" s="2"/>
     </row>
-    <row r="219" spans="1:14">
+    <row r="219" spans="1:14" ht="15">
       <c r="A219" s="2"/>
       <c r="N219" s="2"/>
     </row>
-    <row r="220" spans="1:14">
+    <row r="220" spans="1:14" ht="15">
       <c r="A220" s="2"/>
       <c r="N220" s="2"/>
     </row>
-    <row r="221" spans="1:14">
+    <row r="221" spans="1:14" ht="15">
       <c r="A221" s="2"/>
       <c r="N221" s="2"/>
     </row>
-    <row r="222" spans="1:14">
+    <row r="222" spans="1:14" ht="15">
       <c r="A222" s="2"/>
       <c r="N222" s="2"/>
     </row>
-    <row r="223" spans="1:14">
+    <row r="223" spans="1:14" ht="15">
       <c r="A223" s="2"/>
       <c r="N223" s="2"/>
     </row>
-    <row r="224" spans="1:14">
+    <row r="224" spans="1:14" ht="15">
       <c r="A224" s="2"/>
       <c r="N224" s="2"/>
     </row>
-    <row r="225" spans="1:14">
+    <row r="225" spans="1:14" ht="15">
       <c r="A225" s="2"/>
       <c r="N225" s="2"/>
     </row>
-    <row r="226" spans="1:14">
+    <row r="226" spans="1:14" ht="15">
       <c r="A226" s="2"/>
       <c r="N226" s="2"/>
     </row>
-    <row r="227" spans="1:14">
+    <row r="227" spans="1:14" ht="15">
       <c r="A227" s="2"/>
       <c r="N227" s="2"/>
     </row>
-    <row r="228" spans="1:14">
+    <row r="228" spans="1:14" ht="15">
       <c r="A228" s="2"/>
       <c r="N228" s="2"/>
     </row>
-    <row r="229" spans="1:14">
+    <row r="229" spans="1:14" ht="15">
       <c r="A229" s="2"/>
       <c r="N229" s="2"/>
     </row>
-    <row r="230" spans="1:14">
+    <row r="230" spans="1:14" ht="15">
       <c r="A230" s="2"/>
       <c r="N230" s="2"/>
     </row>
-    <row r="231" spans="1:14">
+    <row r="231" spans="1:14" ht="15">
       <c r="A231" s="2"/>
       <c r="N231" s="2"/>
     </row>
-    <row r="232" spans="1:14">
+    <row r="232" spans="1:14" ht="15">
       <c r="A232" s="2"/>
       <c r="N232" s="2"/>
     </row>
-    <row r="233" spans="1:14">
+    <row r="233" spans="1:14" ht="15">
       <c r="A233" s="2"/>
       <c r="N233" s="2"/>
     </row>
-    <row r="234" spans="1:14">
+    <row r="234" spans="1:14" ht="15">
       <c r="A234" s="2"/>
       <c r="N234" s="2"/>
     </row>
-    <row r="235" spans="1:14">
+    <row r="235" spans="1:14" ht="15">
       <c r="A235" s="2"/>
       <c r="N235" s="2"/>
     </row>
-    <row r="236" spans="1:14">
+    <row r="236" spans="1:14" ht="15">
       <c r="A236" s="2"/>
       <c r="N236" s="2"/>
     </row>
-    <row r="237" spans="1:14">
+    <row r="237" spans="1:14" ht="15">
       <c r="A237" s="2"/>
       <c r="N237" s="2"/>
     </row>
-    <row r="238" spans="1:14">
+    <row r="238" spans="1:14" ht="15">
       <c r="A238" s="2"/>
       <c r="N238" s="2"/>
     </row>
-    <row r="239" spans="1:14">
+    <row r="239" spans="1:14" ht="15">
       <c r="A239" s="2"/>
       <c r="N239" s="2"/>
     </row>
   </sheetData>
   <sortState ref="A2:K242">
     <sortCondition ref="A2:A242"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil5"/>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="48.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="25.140625" customWidth="1"/>
+    <col min="2" max="2" width="48.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.44140625" customWidth="1"/>
+    <col min="4" max="4" width="25.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="24" t="s">
         <v>604</v>
       </c>
       <c r="C1" t="s">
+        <v>701</v>
+      </c>
+      <c r="D1" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2025</v>
       </c>
       <c r="C2">
         <v>2</v>
       </c>
       <c r="D2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2024</v>
       </c>
       <c r="C3">
         <f>1+C2</f>
         <v>3</v>
       </c>
       <c r="D3">
         <f>1+D2</f>
         <v>3</v>
       </c>