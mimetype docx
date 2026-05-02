--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -1,45 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="3F750C23" w14:textId="04A6483C" w:rsidR="004A60FE" w:rsidRDefault="004A60FE" w:rsidP="00220795">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -821,52 +816,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>□ OUI  □ NON</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442DC0D9" w14:textId="47CE9883" w:rsidR="00B77857" w:rsidRPr="00E60E7B" w:rsidRDefault="00B77857" w:rsidP="00E60E7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E60E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Si oui, vous êtes peut-être sujet à la Taxe sur les Logements Sous-Utilisés. Veuillez nous contacter pour déterminer vos obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA7F10F" w14:textId="3097A1FA" w:rsidR="002B34C0" w:rsidRPr="00B77857" w:rsidRDefault="002B34C0" w:rsidP="00B77857">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B77857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Y-a-t-il des nouvelles compagnies liées ou associées ? </w:t>
       </w:r>
@@ -2752,56 +2745,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49EF0D6F" w14:textId="77777777" w:rsidR="00F62827" w:rsidRDefault="00F62827" w:rsidP="007A404F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F62827" w:rsidSect="001A3874">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E64406" w14:textId="7C2A937F" w:rsidR="00816F36" w:rsidRPr="00553154" w:rsidRDefault="00816F36" w:rsidP="007A404F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -2958,55 +2946,55 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Malgré ce qui précède, les obligations du client survivent à la </w:t>
       </w:r>
       <w:r w:rsidR="00A34B67" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>terminaison ou à la résiliation de ce contrat jusqu’à parfait paiement de toutes sommes dues en raison de l’exécution du mandat et de ce contrat;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk83294678"/>
-[...1 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:id="0" w:name="_Hlk83294678"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk83294311"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="5F9615E6" w14:textId="77777777" w:rsidR="0090609B" w:rsidRPr="00553154" w:rsidRDefault="0090609B" w:rsidP="0090609B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8A10E2" w14:textId="7D6E6B0A" w:rsidR="002B0E5A" w:rsidRPr="00553154" w:rsidRDefault="005B44D7" w:rsidP="007A404F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -5478,141 +5466,141 @@
         </w:rPr>
         <w:t>Résiliation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279DFC2C" w14:textId="417712AB" w:rsidR="00DC16C5" w:rsidRDefault="00370A62" w:rsidP="00F62827">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’une ou l’autre des parties peut, en tout temps, résilier ce contrat en donnant à l’autre partie un avis </w:t>
+        <w:t xml:space="preserve">L’une ou l’autre des parties peut, en tout temps, résilier ce contrat en donnant à l’autre partie un avis de 7 jours francs. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">de 7 jours francs. </w:t>
+        <w:t xml:space="preserve">tout </w:t>
       </w:r>
       <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">En </w:t>
+        <w:t xml:space="preserve">cas de </w:t>
       </w:r>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">tout </w:t>
+        <w:t xml:space="preserve">telle </w:t>
       </w:r>
       <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">cas de </w:t>
+        <w:t>résiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A02" w:rsidRPr="00553154">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6313" w:rsidRPr="00553154">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">telle </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">le </w:t>
+        <w:t xml:space="preserve">client paiera à Effisca toute facture qu’Effisca lui </w:t>
       </w:r>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>client paiera à Effisca toute facture qu’Effisca lui adressera alors suivant</w:t>
+        <w:t>adressera alors suivant</w:t>
       </w:r>
       <w:r w:rsidR="008D6313" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’</w:t>
       </w:r>
       <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>état</w:t>
       </w:r>
       <w:r w:rsidR="008D6313" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -5684,83 +5672,136 @@
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Engagement de confidentialité et de non-divulgation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F070AD3" w14:textId="687D8FEC" w:rsidR="00515E74" w:rsidRDefault="007E417C" w:rsidP="00F62827">
+    <w:p w14:paraId="3F070AD3" w14:textId="781DD85F" w:rsidR="00515E74" w:rsidRPr="008B18E0" w:rsidRDefault="007E417C" w:rsidP="00F62827">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Effisca</w:t>
       </w:r>
       <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> s’engage à traiter de manière strictement confidentielle toute information et tout document appartenant au client dont il pourrait prendre connaissance au cours de la réalisation de mandat et à ne pas les divulguer ni les utiliser au profit de tiers.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> s’engage à traiter de manière strictement confidentielle toute information et tout document appartena</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0E5A" w:rsidRPr="008B18E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au client dont il pourrait prendre connai</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="002B0E5A" w:rsidRPr="00553154">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ssance au cours de la réalisation de mandat et à ne pas les divulguer ni les utiliser au profit de tiers.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008B18E0" w:rsidRPr="008B18E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>En remplissant ce formulaire, vous acceptez notre politique de protection de renseignements personnels (politique de confidentialité) disponible ici : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="008B18E0" w:rsidRPr="008B18E0">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="fr-FR"/>
+          </w:rPr>
+          <w:t>https://www.effisca.com/politique-de-confidentialite/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3407519D" w14:textId="77777777" w:rsidR="00F62827" w:rsidRPr="00553154" w:rsidRDefault="00F62827" w:rsidP="00F62827">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C372416" w14:textId="3070841E" w:rsidR="002B0E5A" w:rsidRPr="00553154" w:rsidRDefault="008200D3" w:rsidP="007A404F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6441,58 +6482,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46FF240F" w14:textId="79F59541" w:rsidR="000967DA" w:rsidRPr="008E21ED" w:rsidRDefault="000967DA" w:rsidP="001A3874">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000967DA" w:rsidRPr="008E21ED" w:rsidSect="001A3874">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A1446FD" w14:textId="77777777" w:rsidR="0031009C" w:rsidRDefault="0031009C" w:rsidP="007C716A">
+    <w:p w14:paraId="04830E8C" w14:textId="77777777" w:rsidR="00E32640" w:rsidRDefault="00E32640" w:rsidP="007C716A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A51B30E" w14:textId="77777777" w:rsidR="0031009C" w:rsidRDefault="0031009C" w:rsidP="007C716A">
+    <w:p w14:paraId="34BC2509" w14:textId="77777777" w:rsidR="00E32640" w:rsidRDefault="00E32640" w:rsidP="007C716A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -6532,112 +6573,72 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="001992F6" w14:textId="77777777" w:rsidR="0031009C" w:rsidRDefault="0031009C" w:rsidP="007C716A">
+    <w:p w14:paraId="2F1AF4F0" w14:textId="77777777" w:rsidR="00E32640" w:rsidRDefault="00E32640" w:rsidP="007C716A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B7A617C" w14:textId="77777777" w:rsidR="0031009C" w:rsidRDefault="0031009C" w:rsidP="007C716A">
+    <w:p w14:paraId="28542845" w14:textId="77777777" w:rsidR="00E32640" w:rsidRDefault="00E32640" w:rsidP="007C716A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="175A0E6C" w14:textId="77777777" w:rsidR="005B6F5C" w:rsidRDefault="005B6F5C">
-[...9 lines deleted...]
-  <w:p w14:paraId="429B1976" w14:textId="2D2F16A8" w:rsidR="007A404F" w:rsidRPr="008C44F8" w:rsidRDefault="007A404F" w:rsidP="007A404F">
+  <w:p w14:paraId="429B1976" w14:textId="6A72E72F" w:rsidR="007A404F" w:rsidRPr="008C44F8" w:rsidRDefault="007A404F" w:rsidP="007A404F">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>v.</w:t>
     </w:r>
     <w:r w:rsidR="00EE762D" w:rsidRPr="00EE762D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001552D8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -6645,103 +6646,111 @@
     </w:r>
     <w:r w:rsidR="005B6F5C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="001552D8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="005B6F5C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00911FB6">
+    <w:r w:rsidR="008B18E0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1-</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="005B6F5C">
+    <w:r w:rsidR="00911FB6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="008B18E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>19</w:t>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">– Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E60E7B">
+    <w:r w:rsidR="008B18E0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008C44F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -6791,60 +6800,50 @@
         <w:b/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">QUESTIONNAIRE: </w:t>
     </w:r>
     <w:r w:rsidR="009E0822">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>DÉCLARATIONS CORPOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E70823F" w14:textId="77777777" w:rsidR="006453F5" w:rsidRPr="006453F5" w:rsidRDefault="006453F5" w:rsidP="006453F5">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018043CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70C4905E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003">
       <w:start w:val="1"/>
@@ -8792,51 +8791,51 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="135"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8917,50 +8916,51 @@
     <w:rsid w:val="002970C6"/>
     <w:rsid w:val="002B0E5A"/>
     <w:rsid w:val="002B26E6"/>
     <w:rsid w:val="002B34C0"/>
     <w:rsid w:val="002B4696"/>
     <w:rsid w:val="002B6800"/>
     <w:rsid w:val="002C1F82"/>
     <w:rsid w:val="002E56CD"/>
     <w:rsid w:val="002F54A3"/>
     <w:rsid w:val="002F58D3"/>
     <w:rsid w:val="002F6082"/>
     <w:rsid w:val="002F78F3"/>
     <w:rsid w:val="00302BC3"/>
     <w:rsid w:val="0030619F"/>
     <w:rsid w:val="0031009C"/>
     <w:rsid w:val="003103B6"/>
     <w:rsid w:val="00311105"/>
     <w:rsid w:val="00315A3F"/>
     <w:rsid w:val="00315DA9"/>
     <w:rsid w:val="00321125"/>
     <w:rsid w:val="00321C31"/>
     <w:rsid w:val="00322E9B"/>
     <w:rsid w:val="00324987"/>
     <w:rsid w:val="00324FA7"/>
     <w:rsid w:val="00332D0D"/>
+    <w:rsid w:val="0034045E"/>
     <w:rsid w:val="003465A2"/>
     <w:rsid w:val="00347FBB"/>
     <w:rsid w:val="00351F53"/>
     <w:rsid w:val="003557B6"/>
     <w:rsid w:val="003600B7"/>
     <w:rsid w:val="0036263D"/>
     <w:rsid w:val="0036389B"/>
     <w:rsid w:val="00370A62"/>
     <w:rsid w:val="00382DC9"/>
     <w:rsid w:val="003847A1"/>
     <w:rsid w:val="00395E01"/>
     <w:rsid w:val="0039696A"/>
     <w:rsid w:val="003A0965"/>
     <w:rsid w:val="003A325C"/>
     <w:rsid w:val="003B2EBD"/>
     <w:rsid w:val="003B31C6"/>
     <w:rsid w:val="003B33CC"/>
     <w:rsid w:val="003C35B3"/>
     <w:rsid w:val="003C3D1B"/>
     <w:rsid w:val="003C5AEB"/>
     <w:rsid w:val="003E0E1C"/>
     <w:rsid w:val="003E274C"/>
     <w:rsid w:val="003E3AC2"/>
     <w:rsid w:val="003E3F11"/>
     <w:rsid w:val="003E4F0E"/>
@@ -9069,50 +9069,51 @@
     <w:rsid w:val="007E0AB7"/>
     <w:rsid w:val="007E417C"/>
     <w:rsid w:val="007E5594"/>
     <w:rsid w:val="007F5568"/>
     <w:rsid w:val="007F72D6"/>
     <w:rsid w:val="00805318"/>
     <w:rsid w:val="0081081D"/>
     <w:rsid w:val="00811109"/>
     <w:rsid w:val="00816F36"/>
     <w:rsid w:val="00817915"/>
     <w:rsid w:val="008200D3"/>
     <w:rsid w:val="008253C3"/>
     <w:rsid w:val="00833968"/>
     <w:rsid w:val="00842121"/>
     <w:rsid w:val="00862C62"/>
     <w:rsid w:val="0086310E"/>
     <w:rsid w:val="008636C7"/>
     <w:rsid w:val="00865FF3"/>
     <w:rsid w:val="00867AD6"/>
     <w:rsid w:val="00873006"/>
     <w:rsid w:val="008740BE"/>
     <w:rsid w:val="00890A5C"/>
     <w:rsid w:val="008912E2"/>
     <w:rsid w:val="008A1A4C"/>
     <w:rsid w:val="008A361D"/>
+    <w:rsid w:val="008B18E0"/>
     <w:rsid w:val="008B3D3F"/>
     <w:rsid w:val="008B486C"/>
     <w:rsid w:val="008B5BAB"/>
     <w:rsid w:val="008B7BE0"/>
     <w:rsid w:val="008D3EE6"/>
     <w:rsid w:val="008D6313"/>
     <w:rsid w:val="008E21ED"/>
     <w:rsid w:val="008E3DED"/>
     <w:rsid w:val="008E5029"/>
     <w:rsid w:val="008E51AD"/>
     <w:rsid w:val="008F0502"/>
     <w:rsid w:val="008F0655"/>
     <w:rsid w:val="008F160D"/>
     <w:rsid w:val="00901509"/>
     <w:rsid w:val="0090609B"/>
     <w:rsid w:val="00911FB6"/>
     <w:rsid w:val="00912731"/>
     <w:rsid w:val="00913091"/>
     <w:rsid w:val="009209A8"/>
     <w:rsid w:val="009227E0"/>
     <w:rsid w:val="00926460"/>
     <w:rsid w:val="00934BAE"/>
     <w:rsid w:val="00941C2A"/>
     <w:rsid w:val="00951D56"/>
     <w:rsid w:val="00972D15"/>
@@ -9204,50 +9205,51 @@
     <w:rsid w:val="00D42A18"/>
     <w:rsid w:val="00D4510C"/>
     <w:rsid w:val="00D4611C"/>
     <w:rsid w:val="00D540C8"/>
     <w:rsid w:val="00D614E1"/>
     <w:rsid w:val="00D71245"/>
     <w:rsid w:val="00D82B01"/>
     <w:rsid w:val="00D8570F"/>
     <w:rsid w:val="00D85B16"/>
     <w:rsid w:val="00D868F3"/>
     <w:rsid w:val="00D90B1E"/>
     <w:rsid w:val="00D92490"/>
     <w:rsid w:val="00DA62CF"/>
     <w:rsid w:val="00DA73F9"/>
     <w:rsid w:val="00DB0D33"/>
     <w:rsid w:val="00DB13B3"/>
     <w:rsid w:val="00DC16C5"/>
     <w:rsid w:val="00DD5894"/>
     <w:rsid w:val="00DF3F1E"/>
     <w:rsid w:val="00DF5CB3"/>
     <w:rsid w:val="00E057C8"/>
     <w:rsid w:val="00E06560"/>
     <w:rsid w:val="00E11A57"/>
     <w:rsid w:val="00E24DC1"/>
     <w:rsid w:val="00E2656B"/>
+    <w:rsid w:val="00E32640"/>
     <w:rsid w:val="00E3594D"/>
     <w:rsid w:val="00E43759"/>
     <w:rsid w:val="00E515BB"/>
     <w:rsid w:val="00E532A9"/>
     <w:rsid w:val="00E5666C"/>
     <w:rsid w:val="00E60E7B"/>
     <w:rsid w:val="00E6103B"/>
     <w:rsid w:val="00E637FC"/>
     <w:rsid w:val="00E6400E"/>
     <w:rsid w:val="00E749BB"/>
     <w:rsid w:val="00E82EA9"/>
     <w:rsid w:val="00E85B56"/>
     <w:rsid w:val="00E97DBE"/>
     <w:rsid w:val="00EA0BC0"/>
     <w:rsid w:val="00EA676F"/>
     <w:rsid w:val="00EB28CF"/>
     <w:rsid w:val="00ED283A"/>
     <w:rsid w:val="00ED39E0"/>
     <w:rsid w:val="00EE0B86"/>
     <w:rsid w:val="00EE155F"/>
     <w:rsid w:val="00EE762D"/>
     <w:rsid w:val="00EF06C7"/>
     <w:rsid w:val="00F02038"/>
     <w:rsid w:val="00F13CAC"/>
     <w:rsid w:val="00F4067C"/>
@@ -10049,51 +10051,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1636787543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.effisca.com/politique-de-confidentialite/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10356,88 +10358,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{206E8639-697E-4E05-8755-FA9B1E6D2FEE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C3BC61-B5CF-4B3F-A79E-54EC5C161CB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1413</Words>
-  <Characters>8056</Characters>
+  <Words>1454</Words>
+  <Characters>8289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Questionnaire INCORPORATION</vt:lpstr>
       <vt:lpstr>Questionnaire INCORPORATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IMPÔTS ICI !</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9451</CharactersWithSpaces>
+  <CharactersWithSpaces>9724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Questionnaire INCORPORATION</dc:title>
   <dc:subject/>
   <dc:creator>IMPÔTS ICI !</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>