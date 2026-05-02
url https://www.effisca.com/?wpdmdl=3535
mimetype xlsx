--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -9,73 +9,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\A-DOCS\Questionnaires &amp; listes (pas sur le web)\Particulier\CAN Particulier\En développement\2025-2026\À mettre en ligne\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ahbenkram\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="9gBiGTOgvQSXpB/g3rwvYX1UlxecCTP1YJe6OH7fgGPyXuIz7ell/RKU71YPt+0tGNDMS4ADI6MDZgaU7ShxTA==" workbookSaltValue="CqhngAMlBToGK3fTCv8hRg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" firstSheet="4" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20496" windowHeight="7944" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="DS_INTERNAL_SETTINGS_STORAGE" sheetId="2" state="veryHidden" r:id="rId1"/>
     <sheet name="DS_INTERNAL_DOCGROUP_STORAGE" sheetId="3" state="veryHidden" r:id="rId2"/>
     <sheet name="DS_INTERNAL_DOCUMENT_STORAGE" sheetId="4" state="veryHidden" r:id="rId3"/>
     <sheet name="DS_INTERNAL_SNIP_STORAGE" sheetId="5" state="veryHidden" r:id="rId4"/>
     <sheet name="Dépenses emploi" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'Dépenses emploi'!$A$1:$H$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Dépenses emploi'!$A$1:$H$86</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="83">
   <si>
     <t>DEPENSES</t>
   </si>
   <si>
     <t>FRAIS DE VEHICULE</t>
   </si>
   <si>
     <t>PORTION D'UTILISATION POUR AFFAIRES</t>
   </si>
   <si>
     <t xml:space="preserve"> $</t>
   </si>
   <si>
     <t>ex. : 5000 km / 20000 km ou 25%</t>
   </si>
   <si>
     <t>ex.: 1 pièce/4,5 ou 22%</t>
   </si>
   <si>
     <t xml:space="preserve">NOM DE LA PERSONNE : </t>
   </si>
   <si>
     <t>Cotisations professionnelles et permis</t>
   </si>
   <si>
@@ -332,53 +332,50 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(si &lt; 100%)</t>
     </r>
   </si>
   <si>
     <t>Loyer (la SOMME TOTALE payée au cours de la période concernée)</t>
   </si>
   <si>
     <t>SI vous n'avez pas de bureau à domicile durant toute l'année, fournir les chiffres seulement pour la période concernée.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">QUESTIONNAIRE DE DÉPENSES D'EMPLOI </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="3"/>
         <rFont val="Arial (Body)"/>
       </rPr>
       <t>RÉGULIER</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Si c'est la première fois que vous déclarez des dépenses d'emploi chez Effisca, il est fortement recommandé de prendre un rendez-vous avec le comptable. Il est aussi recommandé de le faire les années suivantes.</t>
   </si>
   <si>
     <t>J73GYM6AS04MY58CJ8TCFVRM80BWQSGAE6BFZWEKXC41KBX4VV2G</t>
   </si>
   <si>
     <t>Jérémy Levasseur</t>
   </si>
   <si>
     <t>Create</t>
   </si>
   <si>
     <t>3fe97cbf-8694-44d0-bb71-d7807106a985</t>
   </si>
   <si>
     <t>{"id":"3fe97cbf-8694-44d0-bb71-d7807106a985","type":1,"name":"workbookId","value":"63639e14-110f-4a23-9e09-eba085638d47"}</t>
   </si>
   <si>
     <t>c3245226-12f6-414f-a9e6-da01a75ccfd0</t>
   </si>
   <si>
     <t>{"id":"c3245226-12f6-414f-a9e6-da01a75ccfd0","type":0,"name":"dataSnipperSheetDeleted","value":"false"}</t>
   </si>
   <si>
     <t>8c55baf4-a55a-42a9-81ac-cf6652b40c5a</t>
   </si>
@@ -758,51 +755,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>44600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>101877</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1314299</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>139423</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1043" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5008B9-A189-0245-94F6-D3E36F4C2A19}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5008B9-A189-0245-94F6-D3E36F4C2A19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="44600" y="101877"/>
           <a:ext cx="1269699" cy="456646"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
@@ -1126,1496 +1123,1480 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1737670089434</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1737670089598</v>
       </c>
       <c r="B2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" t="s">
         <v>71</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>1737670089609</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>1737670089609</v>
       </c>
       <c r="B4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>1737670089609</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>1737670089609</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1737670089630</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1737670089645</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1">
         <v>1737670089655</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M87"/>
+  <dimension ref="A1:M86"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="L9" sqref="L9"/>
+      <selection activeCell="A10" sqref="A10:XFD10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="48.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="48.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
-    <col min="3" max="3" width="1.85546875" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" style="1"/>
+    <col min="3" max="3" width="1.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="3.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="3.109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="5.44140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.6640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.109375" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="H1" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.25" customHeight="1">
       <c r="H2" s="4" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.6">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:13" ht="14.1" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:13" ht="14.1" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
     </row>
     <row r="6" spans="1:13" ht="14.1" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="1"/>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="1:13" ht="12" customHeight="1">
       <c r="J7" s="10"/>
     </row>
     <row r="8" spans="1:13" ht="26.25" customHeight="1">
       <c r="A8" s="54" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B8" s="54"/>
       <c r="C8" s="54"/>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="J8" s="10"/>
     </row>
     <row r="9" spans="1:13" ht="26.1" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="53"/>
       <c r="F9" s="53"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="J9" s="10"/>
     </row>
-    <row r="10" spans="1:13" ht="26.1" customHeight="1">
-[...9 lines deleted...]
-      <c r="H10" s="53"/>
+    <row r="10" spans="1:13">
+      <c r="A10" s="12"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
       <c r="J10" s="10"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
     </row>
-    <row r="11" spans="1:13">
-[...7 lines deleted...]
-      <c r="H11" s="12"/>
+    <row r="11" spans="1:13" ht="14.1" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="13"/>
+      <c r="G11" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="J11" s="10"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
     </row>
     <row r="12" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A12" s="6" t="s">
-[...7 lines deleted...]
-        <v>64</v>
+      <c r="A12" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="16"/>
+      <c r="H12" s="1" t="s">
+        <v>14</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
     </row>
     <row r="13" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A13" s="14" t="s">
-        <v>8</v>
+      <c r="A13" s="15" t="s">
+        <v>19</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="E13" s="7"/>
       <c r="F13" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="16"/>
+      <c r="G13" s="16">
+        <v>0.5</v>
+      </c>
       <c r="H13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="10"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
     </row>
     <row r="14" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A14" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="15"/>
+      <c r="A14" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="17"/>
+      <c r="C14" s="17"/>
       <c r="E14" s="7"/>
       <c r="F14" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G14" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="16"/>
       <c r="H14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J14" s="10"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
     </row>
     <row r="15" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A15" s="17" t="s">
-[...3 lines deleted...]
-      <c r="C15" s="17"/>
+      <c r="A15" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
       <c r="E15" s="7"/>
       <c r="F15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="16"/>
       <c r="H15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J15" s="10"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
     </row>
     <row r="16" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A16" s="14" t="s">
-        <v>20</v>
+      <c r="A16" s="15" t="s">
+        <v>15</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="E16" s="7"/>
       <c r="F16" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="16"/>
       <c r="H16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="10"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A17" s="15" t="s">
-        <v>15</v>
+      <c r="A17" s="14" t="s">
+        <v>36</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="E17" s="7"/>
       <c r="F17" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="16"/>
       <c r="H17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J17" s="10"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A18" s="14" t="s">
-        <v>36</v>
+      <c r="A18" s="15" t="s">
+        <v>7</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="E18" s="7"/>
       <c r="F18" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="16"/>
       <c r="H18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J18" s="10"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="14.1" customHeight="1">
       <c r="A19" s="15" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="E19" s="7"/>
       <c r="F19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="16"/>
       <c r="H19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J19" s="10"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A20" s="15" t="s">
-        <v>50</v>
+      <c r="A20" s="14" t="s">
+        <v>17</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="E20" s="7"/>
       <c r="F20" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="16"/>
       <c r="H20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="14.1" customHeight="1">
       <c r="A21" s="14" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="E21" s="7"/>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="16"/>
       <c r="H21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13" ht="14.1" customHeight="1">
       <c r="A22" s="14" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="E22" s="7"/>
       <c r="F22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="16"/>
       <c r="H22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
     </row>
     <row r="23" spans="1:13" ht="14.1" customHeight="1">
       <c r="A23" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="E23" s="7"/>
       <c r="F23" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="16"/>
       <c r="H23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13" ht="14.1" customHeight="1">
       <c r="A24" s="14" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="E24" s="7"/>
       <c r="F24" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="16"/>
       <c r="H24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A25" s="14" t="s">
-        <v>13</v>
+      <c r="A25" s="15" t="s">
+        <v>21</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="E25" s="7"/>
       <c r="F25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G25" s="16"/>
       <c r="H25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="J25" s="10"/>
-[...2 lines deleted...]
-      <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13" ht="14.1" customHeight="1">
       <c r="A26" s="15" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="E26" s="7"/>
       <c r="F26" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G26" s="16"/>
       <c r="H26" s="1" t="s">
         <v>14</v>
       </c>
+      <c r="J26" s="10"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
     </row>
     <row r="27" spans="1:13" ht="14.1" customHeight="1">
       <c r="A27" s="15" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="E27" s="7"/>
       <c r="F27" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="16"/>
       <c r="H27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
     <row r="28" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A28" s="15" t="s">
-        <v>56</v>
+      <c r="A28" s="14" t="s">
+        <v>60</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="E28" s="7"/>
       <c r="F28" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G28" s="16"/>
       <c r="H28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J28" s="10"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
     </row>
     <row r="29" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A29" s="14" t="s">
-        <v>60</v>
+      <c r="A29" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="E29" s="7"/>
       <c r="F29" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="16"/>
       <c r="H29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="10"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
     </row>
     <row r="30" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A30" s="1" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="15"/>
+      <c r="A30" s="18"/>
       <c r="E30" s="7"/>
       <c r="F30" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G30" s="16"/>
+      <c r="G30" s="19"/>
       <c r="H30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J30" s="10"/>
       <c r="K30" s="11"/>
       <c r="L30" s="11"/>
-      <c r="M30" s="11"/>
     </row>
     <row r="31" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A31" s="18"/>
+      <c r="A31" s="20"/>
       <c r="E31" s="7"/>
       <c r="F31" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="19"/>
       <c r="H31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J31" s="10"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
     </row>
     <row r="32" spans="1:13" ht="14.1" customHeight="1">
       <c r="A32" s="20"/>
-      <c r="E32" s="7"/>
+      <c r="E32" s="21"/>
       <c r="F32" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="19"/>
       <c r="H32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
     </row>
     <row r="33" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A33" s="20"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A33" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" s="22"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="1"/>
       <c r="J33" s="10"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
     </row>
     <row r="34" spans="1:13" ht="14.1" customHeight="1">
       <c r="A34" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E34" s="22"/>
       <c r="F34" s="13"/>
       <c r="G34" s="23"/>
       <c r="H34" s="1"/>
       <c r="J34" s="10"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
     </row>
     <row r="35" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="22"/>
       <c r="F35" s="13"/>
       <c r="G35" s="23"/>
       <c r="H35" s="1"/>
       <c r="J35" s="10"/>
       <c r="K35" s="11"/>
       <c r="L35" s="11"/>
     </row>
     <row r="36" spans="1:13" ht="14.1" customHeight="1">
       <c r="E36" s="22"/>
       <c r="F36" s="13"/>
       <c r="G36" s="23"/>
       <c r="H36" s="1"/>
       <c r="J36" s="10"/>
       <c r="K36" s="11"/>
       <c r="L36" s="11"/>
     </row>
     <row r="37" spans="1:13" ht="14.1" customHeight="1">
       <c r="E37" s="22"/>
       <c r="F37" s="13"/>
       <c r="G37" s="23"/>
       <c r="H37" s="1"/>
       <c r="J37" s="10"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
     </row>
     <row r="38" spans="1:13" ht="14.1" customHeight="1">
-      <c r="E38" s="22"/>
-[...2 lines deleted...]
-      <c r="H38" s="1"/>
+      <c r="A38" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
       <c r="J38" s="10"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
     </row>
     <row r="39" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A39" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="24"/>
+      <c r="A39" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="J39" s="10"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
     </row>
-    <row r="40" spans="1:13" ht="14.1" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:13" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A40" s="25"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="J40" s="10"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
     </row>
     <row r="41" spans="1:13" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A41" s="25"/>
-[...2 lines deleted...]
-      <c r="G41" s="1"/>
+      <c r="A41" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="26"/>
+      <c r="C41" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="28"/>
+      <c r="E41" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23"/>
       <c r="J41" s="10"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
     </row>
-    <row r="42" spans="1:13" ht="14.1" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      </c>
+    <row r="42" spans="1:13" ht="14.1" customHeight="1">
+      <c r="A42" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="30"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="1"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="J42" s="10"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
+      <c r="M42" s="11"/>
     </row>
     <row r="43" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A43" s="29" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="1"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="J43" s="10"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
     </row>
     <row r="44" spans="1:13" ht="14.1" customHeight="1">
-      <c r="F44" s="23"/>
+      <c r="A44" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="2"/>
       <c r="G44" s="23"/>
       <c r="J44" s="10"/>
       <c r="K44" s="11"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
     </row>
     <row r="45" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A45" s="33" t="s">
-[...4 lines deleted...]
-      <c r="D45" s="2"/>
+      <c r="A45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="31"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="13" t="s">
+        <v>3</v>
+      </c>
       <c r="G45" s="23"/>
       <c r="J45" s="10"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
     </row>
     <row r="46" spans="1:13" ht="14.1" customHeight="1">
       <c r="A46" s="1" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C46" s="31"/>
       <c r="D46" s="32"/>
       <c r="E46" s="9"/>
       <c r="F46" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="23"/>
+      <c r="I46" s="1"/>
       <c r="J46" s="10"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="11"/>
     </row>
     <row r="47" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A47" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
       <c r="G47" s="23"/>
-      <c r="I47" s="1"/>
       <c r="J47" s="10"/>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="11"/>
     </row>
     <row r="48" spans="1:13" ht="14.1" customHeight="1">
-      <c r="E48" s="1"/>
-      <c r="F48" s="1"/>
+      <c r="A48" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="13" t="s">
+        <v>3</v>
+      </c>
       <c r="G48" s="23"/>
       <c r="J48" s="10"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="49" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A49" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
       <c r="G49" s="23"/>
       <c r="J49" s="10"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
     </row>
     <row r="50" spans="1:13" ht="14.1" customHeight="1">
-      <c r="E50" s="1"/>
-[...1 lines deleted...]
-      <c r="G50" s="23"/>
+      <c r="A50" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G50" s="35"/>
+      <c r="H50" s="1"/>
       <c r="J50" s="10"/>
       <c r="K50" s="11"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
     </row>
     <row r="51" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A51" s="17" t="s">
-[...3 lines deleted...]
-      <c r="C51" s="17"/>
+      <c r="A51" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="15"/>
+      <c r="C51" s="15"/>
       <c r="D51" s="2"/>
-      <c r="E51" s="7"/>
+      <c r="E51" s="21"/>
       <c r="F51" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G51" s="35"/>
       <c r="H51" s="1"/>
       <c r="J51" s="10"/>
       <c r="K51" s="11"/>
       <c r="L51" s="11"/>
       <c r="M51" s="11"/>
     </row>
     <row r="52" spans="1:13" ht="14.1" customHeight="1">
       <c r="A52" s="15" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="2"/>
-      <c r="E52" s="21"/>
+      <c r="E52" s="7"/>
       <c r="F52" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G52" s="35"/>
       <c r="H52" s="1"/>
       <c r="J52" s="10"/>
       <c r="K52" s="11"/>
       <c r="L52" s="11"/>
       <c r="M52" s="11"/>
     </row>
     <row r="53" spans="1:13" ht="14.1" customHeight="1">
       <c r="A53" s="15" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="15"/>
       <c r="D53" s="2"/>
       <c r="E53" s="7"/>
       <c r="F53" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G53" s="35"/>
       <c r="H53" s="1"/>
+      <c r="I53" s="36"/>
       <c r="J53" s="10"/>
       <c r="K53" s="11"/>
       <c r="L53" s="11"/>
       <c r="M53" s="11"/>
     </row>
     <row r="54" spans="1:13" ht="14.1" customHeight="1">
       <c r="A54" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B54" s="15"/>
       <c r="C54" s="15"/>
       <c r="D54" s="2"/>
       <c r="E54" s="7"/>
       <c r="F54" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G54" s="35"/>
+      <c r="G54" s="13"/>
       <c r="H54" s="1"/>
       <c r="I54" s="36"/>
       <c r="J54" s="10"/>
       <c r="K54" s="11"/>
       <c r="L54" s="11"/>
       <c r="M54" s="11"/>
     </row>
     <row r="55" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A55" s="15" t="s">
-        <v>54</v>
+      <c r="A55" s="14" t="s">
+        <v>48</v>
       </c>
       <c r="B55" s="15"/>
       <c r="C55" s="15"/>
       <c r="D55" s="2"/>
-      <c r="E55" s="7"/>
+      <c r="E55" s="21"/>
       <c r="F55" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G55" s="13"/>
+      <c r="G55" s="35"/>
       <c r="H55" s="1"/>
-      <c r="I55" s="36"/>
       <c r="J55" s="10"/>
       <c r="K55" s="11"/>
       <c r="L55" s="11"/>
       <c r="M55" s="11"/>
     </row>
     <row r="56" spans="1:13" ht="14.1" customHeight="1">
       <c r="A56" s="14" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="B56" s="15"/>
       <c r="C56" s="15"/>
       <c r="D56" s="2"/>
       <c r="E56" s="21"/>
       <c r="F56" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G56" s="35"/>
       <c r="H56" s="1"/>
       <c r="J56" s="10"/>
       <c r="K56" s="11"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
     </row>
     <row r="57" spans="1:13" ht="14.1" customHeight="1">
       <c r="A57" s="14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57" s="15"/>
       <c r="C57" s="15"/>
       <c r="D57" s="2"/>
       <c r="E57" s="21"/>
       <c r="F57" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G57" s="35"/>
-      <c r="H57" s="1"/>
+      <c r="G57" s="37">
+        <v>1</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="J57" s="10"/>
       <c r="K57" s="11"/>
       <c r="L57" s="11"/>
       <c r="M57" s="11"/>
     </row>
     <row r="58" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A58" s="14" t="s">
-        <v>62</v>
+      <c r="A58" s="15" t="s">
+        <v>24</v>
       </c>
       <c r="B58" s="15"/>
       <c r="C58" s="15"/>
       <c r="D58" s="2"/>
-      <c r="E58" s="21"/>
+      <c r="E58" s="38"/>
       <c r="F58" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G58" s="37">
         <v>1</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J58" s="10"/>
       <c r="K58" s="11"/>
       <c r="L58" s="11"/>
       <c r="M58" s="11"/>
     </row>
     <row r="59" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A59" s="15" t="s">
-[...3 lines deleted...]
-      <c r="C59" s="15"/>
       <c r="D59" s="2"/>
-      <c r="E59" s="38"/>
-[...8 lines deleted...]
-      </c>
+      <c r="E59" s="11"/>
+      <c r="F59" s="13"/>
+      <c r="G59" s="35"/>
+      <c r="H59" s="1"/>
       <c r="J59" s="10"/>
       <c r="K59" s="11"/>
       <c r="L59" s="11"/>
       <c r="M59" s="11"/>
     </row>
     <row r="60" spans="1:13" ht="14.1" customHeight="1">
-      <c r="D60" s="2"/>
       <c r="E60" s="11"/>
       <c r="F60" s="13"/>
-      <c r="G60" s="35"/>
-      <c r="H60" s="1"/>
+      <c r="G60" s="13"/>
+      <c r="H60" s="39"/>
       <c r="J60" s="10"/>
       <c r="K60" s="11"/>
       <c r="L60" s="11"/>
       <c r="M60" s="11"/>
     </row>
-    <row r="61" spans="1:13" ht="14.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="H61" s="39"/>
+    <row r="61" spans="1:13" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A61" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B61" s="24"/>
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
       <c r="J61" s="10"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
-      <c r="M61" s="11"/>
     </row>
     <row r="62" spans="1:13" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A62" s="6" t="s">
-[...7 lines deleted...]
-      <c r="G62" s="1"/>
+      <c r="A62" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="26"/>
+      <c r="C62" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D62" s="2"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
       <c r="J62" s="10"/>
       <c r="K62" s="11"/>
       <c r="L62" s="11"/>
     </row>
-    <row r="63" spans="1:13" ht="14.1" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      </c>
+    <row r="63" spans="1:13" ht="14.1" customHeight="1">
+      <c r="A63" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B63" s="23"/>
+      <c r="C63" s="40"/>
       <c r="D63" s="2"/>
-      <c r="E63" s="1"/>
       <c r="F63" s="23"/>
       <c r="G63" s="23"/>
       <c r="J63" s="10"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
     </row>
     <row r="64" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A64" s="2"/>
       <c r="B64" s="23"/>
       <c r="C64" s="40"/>
       <c r="D64" s="2"/>
       <c r="F64" s="23"/>
       <c r="G64" s="23"/>
       <c r="J64" s="10"/>
       <c r="K64" s="11"/>
       <c r="L64" s="11"/>
     </row>
     <row r="65" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A65" s="2"/>
-[...1 lines deleted...]
-      <c r="C65" s="40"/>
+      <c r="A65" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" s="2"/>
       <c r="D65" s="2"/>
+      <c r="E65" s="23"/>
       <c r="F65" s="23"/>
       <c r="G65" s="23"/>
       <c r="J65" s="10"/>
       <c r="K65" s="11"/>
       <c r="L65" s="11"/>
     </row>
     <row r="66" spans="1:12" ht="14.1" customHeight="1">
       <c r="A66" s="41" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="23"/>
       <c r="F66" s="23"/>
       <c r="G66" s="23"/>
       <c r="J66" s="10"/>
       <c r="K66" s="11"/>
       <c r="L66" s="11"/>
     </row>
     <row r="67" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A67" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A67" s="41"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="23"/>
       <c r="F67" s="23"/>
       <c r="G67" s="23"/>
       <c r="J67" s="10"/>
       <c r="K67" s="11"/>
       <c r="L67" s="11"/>
     </row>
     <row r="68" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A68" s="41"/>
-[...4 lines deleted...]
-      <c r="G68" s="23"/>
+      <c r="A68" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B68" s="43"/>
+      <c r="C68" s="43"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G68" s="13"/>
       <c r="J68" s="10"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
     </row>
     <row r="69" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A69" s="42" t="s">
-        <v>42</v>
+      <c r="A69" s="45" t="s">
+        <v>34</v>
       </c>
       <c r="B69" s="43"/>
       <c r="C69" s="43"/>
-      <c r="D69" s="44"/>
       <c r="E69" s="21"/>
       <c r="F69" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G69" s="13"/>
       <c r="J69" s="10"/>
       <c r="K69" s="11"/>
       <c r="L69" s="11"/>
     </row>
     <row r="70" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A70" s="45" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A70" s="41"/>
+      <c r="B70" s="44"/>
+      <c r="C70" s="44"/>
+      <c r="E70" s="22"/>
+      <c r="F70" s="13"/>
       <c r="G70" s="13"/>
       <c r="J70" s="10"/>
       <c r="K70" s="11"/>
       <c r="L70" s="11"/>
     </row>
     <row r="71" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A71" s="41"/>
-[...1 lines deleted...]
-      <c r="C71" s="44"/>
+      <c r="A71" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="E71" s="22"/>
       <c r="F71" s="13"/>
       <c r="G71" s="13"/>
       <c r="J71" s="10"/>
       <c r="K71" s="11"/>
       <c r="L71" s="11"/>
     </row>
     <row r="72" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A72" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F72" s="13"/>
+      <c r="A72" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B72" s="43"/>
+      <c r="C72" s="43"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="F72" s="13" t="s">
+        <v>3</v>
+      </c>
       <c r="G72" s="13"/>
       <c r="J72" s="10"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
     </row>
     <row r="73" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A73" s="46" t="s">
-[...3 lines deleted...]
-      <c r="C73" s="43"/>
+      <c r="A73" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="48"/>
+      <c r="C73" s="48"/>
       <c r="D73" s="44"/>
-      <c r="E73" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="7"/>
       <c r="F73" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G73" s="13"/>
       <c r="J73" s="10"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
     </row>
     <row r="74" spans="1:12" ht="14.1" customHeight="1">
       <c r="A74" s="47" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B74" s="48"/>
       <c r="C74" s="48"/>
-      <c r="D74" s="44"/>
+      <c r="D74" s="2"/>
       <c r="E74" s="7"/>
       <c r="F74" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G74" s="13"/>
       <c r="J74" s="10"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
     </row>
     <row r="75" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A75" s="47" t="s">
-[...3 lines deleted...]
-      <c r="C75" s="48"/>
+      <c r="A75" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B75" s="43"/>
+      <c r="C75" s="43"/>
       <c r="D75" s="2"/>
       <c r="E75" s="7"/>
       <c r="F75" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G75" s="13"/>
       <c r="J75" s="10"/>
       <c r="K75" s="11"/>
       <c r="L75" s="11"/>
     </row>
     <row r="76" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A76" s="46" t="s">
-[...3 lines deleted...]
-      <c r="C76" s="43"/>
+      <c r="A76" s="41"/>
+      <c r="B76" s="44"/>
+      <c r="C76" s="44"/>
       <c r="D76" s="2"/>
-      <c r="E76" s="7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F76" s="13"/>
       <c r="G76" s="13"/>
       <c r="J76" s="10"/>
       <c r="K76" s="11"/>
       <c r="L76" s="11"/>
     </row>
     <row r="77" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A77" s="41"/>
+      <c r="A77" s="33" t="s">
+        <v>44</v>
+      </c>
       <c r="B77" s="44"/>
       <c r="C77" s="44"/>
       <c r="D77" s="2"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="J77" s="10"/>
       <c r="K77" s="11"/>
       <c r="L77" s="11"/>
     </row>
     <row r="78" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A78" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="44"/>
+      <c r="A78" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B78" s="43"/>
       <c r="C78" s="44"/>
       <c r="D78" s="2"/>
-      <c r="F78" s="13"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="13" t="s">
+        <v>3</v>
+      </c>
       <c r="G78" s="13"/>
       <c r="J78" s="10"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
     </row>
     <row r="79" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A79" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="43"/>
+      <c r="A79" s="49"/>
+      <c r="B79" s="44"/>
       <c r="C79" s="44"/>
       <c r="D79" s="2"/>
-      <c r="E79" s="7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F79" s="13"/>
       <c r="G79" s="13"/>
       <c r="J79" s="10"/>
       <c r="K79" s="11"/>
       <c r="L79" s="11"/>
     </row>
     <row r="80" spans="1:12" ht="14.1" customHeight="1">
-      <c r="A80" s="49"/>
-[...3 lines deleted...]
-      <c r="F80" s="13"/>
+      <c r="A80" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" s="21"/>
+      <c r="F80" s="13" t="s">
+        <v>3</v>
+      </c>
       <c r="G80" s="13"/>
       <c r="J80" s="10"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
     </row>
     <row r="81" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A81" s="14"/>
+      <c r="B81" s="48"/>
       <c r="E81" s="21"/>
       <c r="F81" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G81" s="13"/>
       <c r="J81" s="10"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
     </row>
     <row r="82" spans="1:13" ht="14.1" customHeight="1">
       <c r="A82" s="14"/>
       <c r="B82" s="48"/>
       <c r="E82" s="21"/>
       <c r="F82" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G82" s="13"/>
       <c r="J82" s="10"/>
       <c r="K82" s="11"/>
       <c r="L82" s="11"/>
     </row>
     <row r="83" spans="1:13" ht="14.1" customHeight="1">
-      <c r="A83" s="14"/>
-      <c r="B83" s="48"/>
+      <c r="B83" s="15"/>
+      <c r="C83" s="15"/>
       <c r="E83" s="21"/>
       <c r="F83" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G83" s="13"/>
       <c r="J83" s="10"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
+      <c r="M83" s="11"/>
     </row>
     <row r="84" spans="1:13" ht="14.1" customHeight="1">
-      <c r="B84" s="15"/>
-[...15 lines deleted...]
-      <c r="A86" s="6" t="s">
+      <c r="A84" s="41"/>
+    </row>
+    <row r="85" spans="1:13" s="50" customFormat="1" ht="13.8">
+      <c r="A85" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="E86" s="51"/>
-[...6 lines deleted...]
-      <c r="A87" s="1" t="s">
+      <c r="E85" s="51"/>
+      <c r="F85" s="51"/>
+      <c r="G85" s="51"/>
+      <c r="H85" s="51"/>
+      <c r="I85" s="51"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="A9:H9"/>
-    <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>