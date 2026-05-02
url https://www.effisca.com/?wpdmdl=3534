--- v1 (2026-03-17)
+++ v2 (2026-05-02)
@@ -19,56 +19,56 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\A-DOCS\Administration et divers\Développement des questionnaires\En développement\2025-2026\À mettre en ligne\PUBLIÉS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ahbenkram\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="D5ItawrYC0eDGFJaumh00+qnPs8KlEJheS/gIzwNMLJWLwEZ45iH+LukfEz5zQ1NvCg1mkz7yeROFzlYZnLMXA==" workbookSaltValue="49pHyDBtJmM2JYjHRTaoVg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20496" windowHeight="6504" firstSheet="4" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="DS_INTERNAL_SETTINGS_STORAGE" sheetId="4" state="veryHidden" r:id="rId1"/>
     <sheet name="DS_INTERNAL_DOCGROUP_STORAGE" sheetId="5" state="veryHidden" r:id="rId2"/>
     <sheet name="DS_INTERNAL_DOCUMENT_STORAGE" sheetId="6" state="veryHidden" r:id="rId3"/>
     <sheet name="DS_INTERNAL_SNIP_STORAGE" sheetId="7" state="veryHidden" r:id="rId4"/>
     <sheet name="Revenus et dépenses" sheetId="1" r:id="rId5"/>
     <sheet name="TPS-TVQ" sheetId="3" state="hidden" r:id="rId6"/>
     <sheet name="Copyright Effisca" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="ATTENTION">'TPS-TVQ'!$B$25</definedName>
     <definedName name="dcn" localSheetId="4">'Revenus et dépenses'!#REF!</definedName>
     <definedName name="détaillée">'TPS-TVQ'!$D$25:$D$26</definedName>
     <definedName name="pasinscrit">'TPS-TVQ'!$C$25</definedName>
     <definedName name="rapide">'TPS-TVQ'!$E$25:$E$26</definedName>
     <definedName name="Vous_préparez_votre_déclaration_de_TPS_TVQ_vous_même">'TPS-TVQ'!$D$25:$D$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Revenus et dépenses'!$A$1:$Q$131</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -1785,51 +1785,51 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="195">
+  <cellXfs count="196">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
@@ -2386,50 +2386,53 @@
     <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3"/>
     <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
@@ -2655,51 +2658,51 @@
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>2118360</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>807720</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1112" name="Check Box 88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1112"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000058040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2742,51 +2745,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>3924300</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>160020</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>480060</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1113" name="Check Box 89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1113"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000059040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2824,51 +2827,51 @@
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2623428</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="542925" y="47626"/>
           <a:ext cx="2594853" cy="942974"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -3381,51 +3384,51 @@
         <v>135</v>
       </c>
       <c r="C1" t="s">
         <v>136</v>
       </c>
       <c r="D1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="OrphanNamesChecked" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z165"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="73" customWidth="1"/>
     <col min="2" max="2" width="44.88671875" style="73" customWidth="1"/>
     <col min="3" max="3" width="13.5546875" style="73" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="73" customWidth="1"/>
     <col min="5" max="5" width="4.44140625" style="73" customWidth="1"/>
     <col min="6" max="6" width="9.5546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="14.5546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="7.44140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="15" style="7" customWidth="1"/>
     <col min="10" max="10" width="6.109375" style="11" customWidth="1"/>
     <col min="11" max="11" width="16.33203125" style="11" customWidth="1"/>
     <col min="12" max="12" width="2.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="4.109375" style="109" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="16.88671875" style="43" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16.33203125" style="43" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="13.33203125" style="43" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="14.77734375" style="43" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="14.88671875" style="44" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11" style="43" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="24.109375" style="43" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="24.109375" style="39" hidden="1" customWidth="1"/>
@@ -3749,70 +3752,70 @@
       <c r="P13" s="77"/>
       <c r="Q13" s="175"/>
       <c r="R13" s="176"/>
     </row>
     <row r="14" spans="1:21" ht="15" customHeight="1">
       <c r="B14" s="136" t="s">
         <v>183</v>
       </c>
       <c r="D14" s="136"/>
       <c r="E14" s="136"/>
       <c r="F14" s="136"/>
       <c r="G14" s="136"/>
       <c r="H14" s="136"/>
       <c r="I14" s="136"/>
       <c r="J14" s="136"/>
       <c r="K14" s="136"/>
       <c r="L14" s="136"/>
       <c r="M14" s="136"/>
       <c r="N14" s="136"/>
       <c r="O14" s="77"/>
       <c r="P14" s="77"/>
       <c r="Q14" s="175"/>
       <c r="R14" s="176"/>
     </row>
     <row r="15" spans="1:21" ht="15" customHeight="1">
-      <c r="B15" s="136" t="s">
+      <c r="B15" s="195" t="s">
         <v>184</v>
       </c>
       <c r="D15" s="136"/>
       <c r="E15" s="136"/>
       <c r="F15" s="136"/>
       <c r="G15" s="136"/>
       <c r="H15" s="136"/>
       <c r="I15" s="136"/>
       <c r="J15" s="136"/>
       <c r="K15" s="73"/>
       <c r="M15" s="42"/>
       <c r="N15" s="136"/>
       <c r="O15" s="77"/>
       <c r="P15" s="77"/>
       <c r="Q15" s="175"/>
       <c r="R15" s="176"/>
     </row>
     <row r="16" spans="1:21" ht="15" customHeight="1" thickBot="1">
-      <c r="B16" s="136" t="s">
+      <c r="B16" s="195" t="s">
         <v>185</v>
       </c>
       <c r="D16" s="136"/>
       <c r="E16" s="136"/>
       <c r="F16" s="136"/>
       <c r="G16" s="136"/>
       <c r="H16" s="136"/>
       <c r="I16" s="136"/>
       <c r="J16" s="136"/>
       <c r="K16" s="73"/>
       <c r="M16" s="42"/>
       <c r="N16" s="136"/>
       <c r="O16" s="77"/>
       <c r="P16" s="77"/>
       <c r="Q16" s="175"/>
       <c r="R16" s="176"/>
     </row>
     <row r="17" spans="1:21" ht="22.2" customHeight="1" thickBot="1">
       <c r="B17" s="181" t="str">
         <f>IF(D7="","Veuillez remplir votre nom dans la case D7 et votre situation TPS/TVQ dans la case B21 et B22 pour afficher la suite du questionnaire",IF(B21='TPS-TVQ'!B9,"Veuillez remplir votre nom dans la case D7 et votre situation TPS/TVQ dans la case B21 et B22 pour afficher la suite du questionnaire",IF(B22='TPS-TVQ'!B9,"Veuillez remplir votre nom dans la case D7 et votre situation TPS/TVQ dans la case B21 et B22 pour afficher la suite du questionnaire","")))</f>
         <v>Veuillez remplir votre nom dans la case D7 et votre situation TPS/TVQ dans la case B21 et B22 pour afficher la suite du questionnaire</v>
       </c>
       <c r="C17" s="136"/>
       <c r="D17" s="136"/>
       <c r="E17" s="136"/>
@@ -7963,51 +7966,51 @@
     </row>
     <row r="147" spans="13:13" hidden="1">
       <c r="M147" s="80"/>
     </row>
     <row r="148" spans="13:13" hidden="1">
       <c r="M148" s="80"/>
     </row>
     <row r="149" spans="13:13" hidden="1"/>
     <row r="150" spans="13:13" hidden="1"/>
     <row r="151" spans="13:13" hidden="1"/>
     <row r="152" spans="13:13" hidden="1"/>
     <row r="153" spans="13:13" hidden="1"/>
     <row r="154" spans="13:13" hidden="1"/>
     <row r="155" spans="13:13" hidden="1"/>
     <row r="156" spans="13:13" hidden="1"/>
     <row r="157" spans="13:13" hidden="1"/>
     <row r="158" spans="13:13" hidden="1"/>
     <row r="159" spans="13:13" hidden="1"/>
     <row r="160" spans="13:13" hidden="1"/>
     <row r="161" hidden="1"/>
     <row r="162" hidden="1"/>
     <row r="163" hidden="1"/>
     <row r="164" hidden="1"/>
     <row r="165" hidden="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="B7CRkfer811niQlyoG5pMGESPs19CaGNrxb8ekVjDqkMDijS3ciEUhpcTxpC9/SgKSx/PZBoYxPnwPJA3rj5Vg==" saltValue="Ci6dr99+8nDpVdetOC8jpw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="RIs5trGGX97RssTjsVuhP+clBnP5azvCqgWCEuu5BMOW6Li0RKpV5cqoqrpvbYB5tK2DY12VY+0GF19Y59Xd9Q==" saltValue="nbHO3Re5YDPU4PnJ+OOeAg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="B25:J25"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="B22:I22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="B23:L131">
     <cfRule type="expression" dxfId="11" priority="9">
       <formula>$D$7=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O35">
     <cfRule type="expression" dxfId="10" priority="6">
       <formula>$D$7=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P35">
     <cfRule type="expression" dxfId="9" priority="4">
       <formula>$D$7=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q35">
     <cfRule type="expression" dxfId="8" priority="2">